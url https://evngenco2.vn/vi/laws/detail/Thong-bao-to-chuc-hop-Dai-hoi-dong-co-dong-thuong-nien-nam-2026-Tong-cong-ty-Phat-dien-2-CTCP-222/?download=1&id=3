--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -548,75 +548,93 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>/6/202</w:t>
       </w:r>
       <w:r w:rsidR="00D069A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006D2340" w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B90279" w14:textId="003AE423" w:rsidR="00662189" w:rsidRPr="00FC171C" w:rsidRDefault="00662189" w:rsidP="00662189">
+    <w:p w14:paraId="37B90279" w14:textId="19B095EE" w:rsidR="00662189" w:rsidRPr="00FC171C" w:rsidRDefault="00662189" w:rsidP="00662189">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Địa điểm: Khách sạn </w:t>
+        <w:t>Địa điểm:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sảnh Cầm Thi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC171C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khách sạn </w:t>
       </w:r>
       <w:r w:rsidR="006D2340" w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mường Thanh</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cần Thơ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -664,1970 +682,2762 @@
       <w:r w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, Ninh Kiều, Cần Thơ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B895C7" w14:textId="77777777" w:rsidR="00662189" w:rsidRPr="00FC171C" w:rsidRDefault="00662189" w:rsidP="00662189">
       <w:pPr>
         <w:spacing w:before="60" w:line="24" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4866" w:type="pct"/>
+        <w:tblW w:w="4943" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1635"/>
-        <w:gridCol w:w="7184"/>
+        <w:gridCol w:w="1871"/>
+        <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="4FFB0DB8" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="4FFB0DB8" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:trPr>
-          <w:trHeight w:val="358"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F22DD7C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="3F22DD7C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
+            <w:r w:rsidRPr="007469B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Thời gian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3797A754" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="3797A754" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="40" w:after="40" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
+            <w:r w:rsidRPr="007469B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nội dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00AE405E" w14:paraId="7957F52A" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="00937A8D" w14:paraId="7957F52A" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4A1B44" w14:textId="3578D4C4" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="001B2F4F" w:rsidP="00F00C04">
+          <w:p w14:paraId="6D4A1B44" w14:textId="3578D4C4" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="001B2F4F" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>h30-9h0</w:t>
             </w:r>
-            <w:r w:rsidR="00C12F7C" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00C12F7C" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F04EE39" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="4F04EE39" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Đón tiếp Đại biểu và Cổ đông tham dự Đại hội.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B33D78D" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="0B33D78D" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Kiểm tra tư cách Cổ đông.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE103B4" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="5EE103B4" w14:textId="1A38DF24" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="007B4864" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Lập danh sách cổ đông tham dự Đại hội và phát Thẻ biểu quyết, Phiếu biểu quyết.</w:t>
+              <w:t>Lập danh sách cổ đông</w:t>
+            </w:r>
+            <w:r w:rsidR="000E0846" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tham dự Đại hội và phát T</w:t>
+            </w:r>
+            <w:r w:rsidR="002166D0" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hẻ biểu quyết, Phiếu biểu quyết, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Phiếu bầu cử.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00AE405E" w14:paraId="3D2F49F7" w14:textId="77777777" w:rsidTr="00F00C04">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="00937A8D" w14:paraId="3D2F49F7" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E655839" w14:textId="5C7E1B7E" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00177983" w:rsidP="00830678">
+          <w:p w14:paraId="3E655839" w14:textId="5C7E1B7E" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00177983" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
-            <w:r w:rsidR="00830678" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00830678" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00830678" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00830678" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>0-9h15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50F6683C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="50F6683C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Tuyên bố lý do, giới thiệu thành phần tham dự.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1809A45C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="1809A45C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Báo cáo kiểm tra tư cách cổ đông tham dự Đại hội.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F319BD" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="44F319BD" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>Giới thiệu Đoàn chủ tịch, Ban Thư ký, Ban kiểm phiếu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="305920EF" w14:textId="77777777" w:rsidTr="00F00C04">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="305920EF" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A356E8F" w14:textId="14DFEA9B" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00830678" w:rsidP="00830678">
+          <w:p w14:paraId="5A356E8F" w14:textId="14DFEA9B" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00830678" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>9h15</w:t>
             </w:r>
-            <w:r w:rsidR="00C12F7C" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00C12F7C" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>-9h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDF3805" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="4EDF3805" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Thông qua Chương trình Đại hội. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6474EA03" w14:textId="1A41F583" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00F15B63" w:rsidP="000E0846">
+          <w:p w14:paraId="6474EA03" w14:textId="1A41F583" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00F15B63" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Thông qua</w:t>
             </w:r>
-            <w:r w:rsidR="000E0846" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="000E0846" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quy chế tổ chức Đại hội.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744258E4" w14:textId="78FD8E11" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00F15B63" w:rsidP="000E0846">
+          <w:p w14:paraId="744258E4" w14:textId="78FD8E11" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00F15B63" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Thông quan </w:t>
             </w:r>
-            <w:r w:rsidR="000E0846" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="000E0846" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nguyên tắc, thể lệ biểu quyết.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="568E10F0" w14:textId="77777777" w:rsidTr="00F00C04">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="568E10F0" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66513F46" w14:textId="399DFAD4" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00C12F7C" w:rsidP="00924191">
+          <w:p w14:paraId="66513F46" w14:textId="40A6B5BF" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00C12F7C" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
-            <w:r w:rsidR="00830678" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00830678" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="0058431D" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="0058431D" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>10h</w:t>
             </w:r>
-            <w:r w:rsidR="00924191" w:rsidRPr="00FC171C">
-[...9 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1742" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55F54116" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="006A6268">
+          <w:p w14:paraId="55F54116" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00744A49" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="00744A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Trình bày các nội dung biểu quyết thông qua Đại hội:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2955F1" w14:textId="5AB690F1" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="1792C728" w14:textId="13EC655E" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Báo cáo kết quả thực hiện hoạt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ộng </w:t>
+            </w:r>
+            <w:r w:rsidR="00664483">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>SXKD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>m 2025, kế hoạch n</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>m 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ED2DAC9" w14:textId="5EBA6C21" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="74EF01A6" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2. Tờ trình về việc thông qua Báo cáo tài chính n</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">m 2025 của Tổng Công ty Phát </w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>iện 2 –  Công ty cổ phần.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2041DC" w14:textId="160AF35A" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="101F3F62" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664483">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Báo cáo kết quả hoạt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ộng n</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>m 2025 và kế hoạch hoạt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ộng n</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">m 2026 của Hội </w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...2 lines deleted...]
-              <w:t>ồng quản trị.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ồng quản trị EVNGENCO2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="228B83E5" w14:textId="1F1B92F6" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="19CF52AB" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="10"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4. Tờ trình về việc thông qua ph</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="10"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ươ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="10"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ng án phân phối lợi nhuận</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ă</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m 2025 của Tổng công ty Phát </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> cổ phần.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>iện 2 – Công ty cổ phần.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4F9C0A" w14:textId="69441BBC" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="41A32936" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5. Tờ trình về việc thông qua Quỹ tiền l</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ươ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="00664483">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ng, thù lao thực hiện</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ă</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>m 2025 và Kế hoạch n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ă</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>m 2026 của H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...3 lines deleted...]
-              <w:t>m 2026.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>QT, BKS.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52222025" w14:textId="2A7F713B" w:rsidR="00D60E16" w:rsidRPr="000036E7" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="2B70D436" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Báo cáo của Ban Kiểm soát trình </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...2 lines deleted...]
-              <w:t>m 2026 của Ban Kiểm soát.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ờng niên n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ă</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>m 2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE489FA" w14:textId="2BB5A787" w:rsidR="00564E9B" w:rsidRPr="00D60E16" w:rsidRDefault="00D60E16" w:rsidP="00D60E16">
+          <w:p w14:paraId="2289DC0F" w14:textId="77777777" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:firstLine="409"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:spacing w:val="-8"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="003D4405">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">7. Tờ trình về việc bầu lại Thành viên Hội </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Tờ trình về việc bầu Thành viên Hội </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ồng quản trị, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chủ tịch Hội </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ồng quản trị Tổng công ty Phát </w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>đ</w:t>
             </w:r>
-            <w:r w:rsidRPr="000036E7">
+            <w:r w:rsidRPr="002D4371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000036E7">
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>iện 2 – Công ty cổ phần.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE489FA" w14:textId="1DCBE705" w:rsidR="0089676E" w:rsidRPr="006731FB" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:firstLine="409"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="EE0000"/>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Tờ trình về việc bầu Thành viên Ban kiểm soát Tổng công ty Phát </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>iện 2 – Công ty cổ phần.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="7E62F320" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="7E62F320" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232CAE37" w14:textId="00579826" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00924191" w:rsidP="00FE1742">
+          <w:p w14:paraId="232CAE37" w14:textId="5AB291DF" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10h3</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:t>10h2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1742" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="008B04E4" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="008B04E4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>-10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>h45</w:t>
+              <w:t>h35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04244475" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="04244475" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Đại hội thảo luận.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="4946EE3F" w14:textId="77777777" w:rsidTr="00F00C04">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="4946EE3F" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3515FC6D" w14:textId="3A7A762F" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="008B04E4" w:rsidP="008B04E4">
+          <w:p w14:paraId="3515FC6D" w14:textId="6BF965ED" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="008B04E4" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00612C42" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00612C42" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00924191" w:rsidRPr="00FC171C">
-[...9 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1742" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A279D1" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00A279D1" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="000558D9" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="000558D9" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00924191" w:rsidRPr="00FC171C">
-[...4 lines deleted...]
-              <w:t>55</w:t>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2781A75C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="2781A75C" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tiến hành biểu quyết nội dung Đại hội:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33FE2C05" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="33FE2C05" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ban kiểm phiếu hướng dẫn bỏ phiếu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EB8D1D" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="38EB8D1D" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Cổ đông thực hiện thủ tục biểu quyết các nội dung Đại hội.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F916E72" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="000E0846">
+          <w:p w14:paraId="3F916E72" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Ban kiểm phiếu tiến hành kiểm phiếu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="34031634" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="34031634" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="412EB0C4" w14:textId="72822A22" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00612C42" w:rsidP="008B04E4">
+          <w:p w14:paraId="412EB0C4" w14:textId="0CD3C513" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00612C42" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008B04E4" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="008B04E4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="00924191" w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1742" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00FE1742" w:rsidRPr="00FC171C">
-[...9 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00632647" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>-11h</w:t>
-[...6 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>-11</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7AB3" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00632647" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37402CCA" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="37402CCA" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Đại hội nghỉ giải lao.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="06834E48" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="06834E48" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7577940A" w14:textId="1189AD01" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00FE1742" w:rsidP="00924191">
+          <w:p w14:paraId="7577940A" w14:textId="10CAB2FB" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00FE1742" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>11h</w:t>
             </w:r>
-            <w:r w:rsidR="00924191" w:rsidRPr="00FC171C">
-[...9 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidR="00632647" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>0-11h</w:t>
-[...6 lines deleted...]
-              <w:t>15</w:t>
+              <w:t>-11h</w:t>
+            </w:r>
+            <w:r w:rsidR="00632647" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07774AF5" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="07774AF5" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Công bố kết quả kiểm phiếu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="270656F2" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="001C6453" w:rsidRPr="00937A8D" w14:paraId="1F265C98" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765ED940" w14:textId="50143582" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00924191" w:rsidP="00924191">
+          <w:p w14:paraId="61766D9C" w14:textId="0BE1CE4E" w:rsidR="00BE2834" w:rsidRPr="001C6453" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>11h1</w:t>
-[...5 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+              <w:t>11h</w:t>
+            </w:r>
+            <w:r w:rsidR="007469B2" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000558D9" w:rsidRPr="00FC171C">
-[...12 lines deleted...]
-              <w:t>35</w:t>
+            <w:r w:rsidR="007469B2" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-11h1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC155D3" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="3ACB6641" w14:textId="77777777" w:rsidR="00BE2834" w:rsidRPr="002D4371" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...4 lines deleted...]
-              <w:t>Phát biểu của Đại diện cổ đông lớn – Tập đoàn Điện lực Việt Nam</w:t>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Ban kiểm phiếu hướng dẫn bỏ phiếu bầu cử.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1757D22A" w14:textId="281E9006" w:rsidR="00BE2834" w:rsidRPr="002D4371" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>- Tiến hành bầu cử nhân sự ứng cử.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00AE405E" w14:paraId="49EEC42B" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="001C6453" w:rsidRPr="00937A8D" w14:paraId="5BACA625" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39424CD8" w14:textId="28F4E823" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00924191" w:rsidP="00924191">
+          <w:p w14:paraId="4B28D140" w14:textId="5649A1F8" w:rsidR="0089676E" w:rsidRPr="001C6453" w:rsidRDefault="007469B2" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11h15-11h25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8AC685" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00D60E16" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="77F06055" w14:textId="78777B7B" w:rsidR="0089676E" w:rsidRPr="002D4371" w:rsidRDefault="0089676E" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60E16">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Phát biểu của Lãnh đạo EVNGENCO2</w:t>
+              <w:t>Giải lao tại chỗ</w:t>
+            </w:r>
+            <w:r w:rsidR="00383165" w:rsidRPr="002D4371">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chờ Ban kiểm phiếu kiểm phiếu bầu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="31DCA04D" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="001C6453" w:rsidRPr="001C6453" w14:paraId="2AB6D62F" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67E87604" w14:textId="26248474" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="008B04E4" w:rsidP="00924191">
+          <w:p w14:paraId="4B6531C2" w14:textId="69DEB627" w:rsidR="0089676E" w:rsidRPr="001C6453" w:rsidRDefault="007469B2" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...35 lines deleted...]
-              <w:t>55</w:t>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11h25-11h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0473D5" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="0432C4DC" w14:textId="7A735326" w:rsidR="0089676E" w:rsidRPr="001C6453" w:rsidRDefault="0089676E" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...4 lines deleted...]
-              <w:t>Thông qua Biên bản, Nghị quyết Đại hội.</w:t>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Công </w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>bố kết quả kiểm phiếu bầu cử</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC171C" w:rsidRPr="00FC171C" w14:paraId="4313AF1C" w14:textId="77777777" w:rsidTr="00F00C04">
+      <w:tr w:rsidR="001C6453" w:rsidRPr="001C6453" w14:paraId="430FFF28" w14:textId="77777777" w:rsidTr="00FC59E1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FE6F5A" w14:textId="09BC7F3A" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="00C12F7C" w:rsidP="000558D9">
+          <w:p w14:paraId="3E51C2F0" w14:textId="6F7104D5" w:rsidR="00BE2834" w:rsidRPr="001C6453" w:rsidRDefault="007469B2" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...27 lines deleted...]
-              <w:t>55</w:t>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11h30</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-11h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4073" w:type="pct"/>
+            <w:tcW w:w="3956" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7702D78A" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00FC171C" w:rsidRDefault="000E0846" w:rsidP="00F00C04">
+          <w:p w14:paraId="3C5597F7" w14:textId="48F2E876" w:rsidR="00BE2834" w:rsidRPr="001C6453" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
             <w:pPr>
-              <w:spacing w:before="60" w:line="312" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC171C">
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>HĐQT EVNGENCO2</w:t>
+            </w:r>
+            <w:r w:rsidR="00383165" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và Ban Kiểm soát</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6453" w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>EVNGENCO2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> họp phiên đầu tiên</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B049E7" w14:textId="6319C499" w:rsidR="00BE2834" w:rsidRPr="00171B9D" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>HĐQT EVNGENCO2</w:t>
+            </w:r>
+            <w:r w:rsidR="00383165" w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và Ban Kiểm soát</w:t>
+            </w:r>
+            <w:r w:rsidR="0089676E" w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6453" w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>EVNGENCO2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ra mắt trước Đại Hội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4405" w:rsidRPr="001C6453" w14:paraId="5CD0E80F" w14:textId="77777777" w:rsidTr="00FC59E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35290F4F" w14:textId="357FD441" w:rsidR="003D4405" w:rsidRPr="001C6453" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40-11h50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="033D2C16" w14:textId="1C03E3C7" w:rsidR="003D4405" w:rsidRPr="003D4405" w:rsidRDefault="003D4405" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Công bố Quyết định bổ nhiệm PTGĐ Lê Quốc Vũ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="270656F2" w14:textId="77777777" w:rsidTr="00FC59E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765ED940" w14:textId="30E2CC48" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00A55D4A" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>11h5</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4405">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r w:rsidR="000558D9" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC155D3" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="00171B9D" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Phát biểu của Đại diện cổ đông lớn – Tập đoàn Điện lực Việt Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="00937A8D" w14:paraId="49EEC42B" w14:textId="77777777" w:rsidTr="00FC59E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39424CD8" w14:textId="03B560C2" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>12h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00924191" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA30BB" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8AC685" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Phát biểu của Lãnh đạo EVNGENCO2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="31DCA04D" w14:textId="77777777" w:rsidTr="00FC59E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E87604" w14:textId="45893C18" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00BE2834" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="008B04E4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12F7C" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0473D5" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Thông qua Biên bản, Nghị quyết Đại hội.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC171C" w:rsidRPr="007469B2" w14:paraId="4313AF1C" w14:textId="77777777" w:rsidTr="00FC59E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1044" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FE6F5A" w14:textId="1EE069EB" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="00C12F7C" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2834" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008B04E4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00945BC4" w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7702D78A" w14:textId="77777777" w:rsidR="000E0846" w:rsidRPr="007469B2" w:rsidRDefault="000E0846" w:rsidP="00937A8D">
+            <w:pPr>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007469B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tuyên bố bế mạc Đại hội.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20A20156" w14:textId="72A6B4C7" w:rsidR="00524640" w:rsidRPr="00006605" w:rsidRDefault="00662189" w:rsidP="00006605">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8788"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC171C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -2653,75 +3463,75 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D7FDF43" w14:textId="77777777" w:rsidR="00B02674" w:rsidRPr="00FC171C" w:rsidRDefault="00B02674" w:rsidP="00C70716">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B02674" w:rsidRPr="00FC171C" w:rsidSect="00006605">
+    <w:sectPr w:rsidR="00B02674" w:rsidRPr="00FC171C" w:rsidSect="00E039AE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="426" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="242" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="1134" w:bottom="426" w:left="1701" w:header="0" w:footer="242" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E7FF0A5" w14:textId="77777777" w:rsidR="00405792" w:rsidRDefault="00405792">
+    <w:p w14:paraId="60CAA81E" w14:textId="77777777" w:rsidR="00DA0C4D" w:rsidRDefault="00DA0C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55DB9839" w14:textId="77777777" w:rsidR="00405792" w:rsidRDefault="00405792">
+    <w:p w14:paraId="7B11B8C1" w14:textId="77777777" w:rsidR="00DA0C4D" w:rsidRDefault="00DA0C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -2866,120 +3676,120 @@
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-627394025"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3B35AE68" w14:textId="1A55F017" w:rsidR="00E81C5B" w:rsidRPr="007367D4" w:rsidRDefault="00E81C5B">
+      <w:p w14:paraId="3B35AE68" w14:textId="67105C78" w:rsidR="00E81C5B" w:rsidRPr="007367D4" w:rsidRDefault="00E81C5B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007367D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="007367D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="007367D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EB49AE">
+        <w:r w:rsidR="00A55D4A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="007367D4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="269FED6C" w14:textId="77777777" w:rsidR="00E81C5B" w:rsidRDefault="00E81C5B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:widowControl/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B7EB45C" w14:textId="77777777" w:rsidR="00405792" w:rsidRDefault="00405792">
+    <w:p w14:paraId="172F0ED5" w14:textId="77777777" w:rsidR="00DA0C4D" w:rsidRDefault="00DA0C4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7327C019" w14:textId="77777777" w:rsidR="00405792" w:rsidRDefault="00405792">
+    <w:p w14:paraId="0157D69C" w14:textId="77777777" w:rsidR="00DA0C4D" w:rsidRDefault="00DA0C4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F7634C9" w14:textId="6F3B8193" w:rsidR="00E81C5B" w:rsidRDefault="00E81C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5BD133A9" w14:textId="77777777" w:rsidR="00E81C5B" w:rsidRDefault="00E81C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5181,149 +5991,149 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62547142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61D20DE2"/>
     <w:lvl w:ilvl="0" w:tplc="B672AF12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3336" w:hanging="360"/>
+        <w:ind w:left="3762" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="042A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3566" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="042A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="042A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5006" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="042A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="042A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="042A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="042A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7886" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="042A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647104C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="947E1A60"/>
     <w:lvl w:ilvl="0" w:tplc="7B12D158">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -6189,156 +6999,156 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1708212846">
+  <w:num w:numId="1" w16cid:durableId="1327200493">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1234122211">
+  <w:num w:numId="2" w16cid:durableId="638387740">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1947232673">
+  <w:num w:numId="3" w16cid:durableId="707923202">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="313996494">
+  <w:num w:numId="4" w16cid:durableId="4751018">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1190021506">
+  <w:num w:numId="5" w16cid:durableId="166680874">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1039938368">
+  <w:num w:numId="6" w16cid:durableId="92435852">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2079278764">
+  <w:num w:numId="7" w16cid:durableId="1946884467">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1639337971">
+  <w:num w:numId="8" w16cid:durableId="1812794754">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="28383214">
+  <w:num w:numId="9" w16cid:durableId="329874749">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1316184879">
+  <w:num w:numId="10" w16cid:durableId="1522357472">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1707483924">
+  <w:num w:numId="11" w16cid:durableId="459881843">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="788089191">
+  <w:num w:numId="12" w16cid:durableId="356926508">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="740370389">
+  <w:num w:numId="13" w16cid:durableId="1831873147">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1356419014">
+  <w:num w:numId="14" w16cid:durableId="398210836">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1585341568">
+  <w:num w:numId="15" w16cid:durableId="469788392">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1427846681">
+  <w:num w:numId="16" w16cid:durableId="1340232404">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="560677539">
+  <w:num w:numId="17" w16cid:durableId="665791295">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1796753190">
+  <w:num w:numId="18" w16cid:durableId="739865816">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="287396686">
+  <w:num w:numId="19" w16cid:durableId="829714726">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1294477895">
+  <w:num w:numId="20" w16cid:durableId="538736685">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="638654785">
+  <w:num w:numId="21" w16cid:durableId="228266808">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="58794734">
+  <w:num w:numId="22" w16cid:durableId="286014850">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1565918545">
+  <w:num w:numId="23" w16cid:durableId="2073967315">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1081024308">
+  <w:num w:numId="24" w16cid:durableId="1318337579">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1768769472">
+  <w:num w:numId="25" w16cid:durableId="952514762">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="229342873">
+  <w:num w:numId="26" w16cid:durableId="280960099">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1811248076">
+  <w:num w:numId="27" w16cid:durableId="691492882">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="981732871">
+  <w:num w:numId="28" w16cid:durableId="786582653">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="632447651">
+  <w:num w:numId="29" w16cid:durableId="626206455">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="576280497">
+  <w:num w:numId="30" w16cid:durableId="550266205">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1422679500">
+  <w:num w:numId="31" w16cid:durableId="1758673785">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1797677644">
+  <w:num w:numId="32" w16cid:durableId="1548028947">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1011568003">
+  <w:num w:numId="33" w16cid:durableId="1996833285">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1592540133">
+  <w:num w:numId="34" w16cid:durableId="645356948">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1425032668">
+  <w:num w:numId="35" w16cid:durableId="832837922">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1877037579">
+  <w:num w:numId="36" w16cid:durableId="438062032">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -6355,272 +7165,284 @@
     <w:rsid w:val="000004FD"/>
     <w:rsid w:val="000022E5"/>
     <w:rsid w:val="00002D2E"/>
     <w:rsid w:val="000035F3"/>
     <w:rsid w:val="000036E7"/>
     <w:rsid w:val="00006605"/>
     <w:rsid w:val="000147FA"/>
     <w:rsid w:val="0001630F"/>
     <w:rsid w:val="0002033F"/>
     <w:rsid w:val="00020B9B"/>
     <w:rsid w:val="00023122"/>
     <w:rsid w:val="00025C73"/>
     <w:rsid w:val="00026C96"/>
     <w:rsid w:val="000330B6"/>
     <w:rsid w:val="0004154C"/>
     <w:rsid w:val="0004545B"/>
     <w:rsid w:val="00051B51"/>
     <w:rsid w:val="00053FC7"/>
     <w:rsid w:val="000558D9"/>
     <w:rsid w:val="00066DA2"/>
     <w:rsid w:val="00070529"/>
     <w:rsid w:val="00071AB1"/>
     <w:rsid w:val="00074594"/>
     <w:rsid w:val="00074F44"/>
     <w:rsid w:val="00075221"/>
+    <w:rsid w:val="0007547D"/>
     <w:rsid w:val="000777CD"/>
     <w:rsid w:val="00081727"/>
     <w:rsid w:val="00084B43"/>
     <w:rsid w:val="000875FA"/>
     <w:rsid w:val="0009149B"/>
     <w:rsid w:val="000926D1"/>
     <w:rsid w:val="00092C05"/>
     <w:rsid w:val="0009347D"/>
     <w:rsid w:val="0009571B"/>
     <w:rsid w:val="0009606C"/>
     <w:rsid w:val="000A7083"/>
     <w:rsid w:val="000A7267"/>
     <w:rsid w:val="000B0219"/>
     <w:rsid w:val="000B1B61"/>
     <w:rsid w:val="000B20DA"/>
     <w:rsid w:val="000C2735"/>
     <w:rsid w:val="000C3D85"/>
     <w:rsid w:val="000C495B"/>
     <w:rsid w:val="000D05C1"/>
     <w:rsid w:val="000D68F0"/>
     <w:rsid w:val="000E0846"/>
     <w:rsid w:val="000E3709"/>
     <w:rsid w:val="000E3E7E"/>
     <w:rsid w:val="000E52B2"/>
     <w:rsid w:val="000F1EFE"/>
     <w:rsid w:val="000F36F6"/>
     <w:rsid w:val="000F3B35"/>
     <w:rsid w:val="000F3F33"/>
     <w:rsid w:val="000F577E"/>
     <w:rsid w:val="000F5CFF"/>
     <w:rsid w:val="00101BB1"/>
     <w:rsid w:val="00102730"/>
     <w:rsid w:val="001038AE"/>
     <w:rsid w:val="00105E52"/>
     <w:rsid w:val="00107CAC"/>
     <w:rsid w:val="00113DB4"/>
     <w:rsid w:val="001211E5"/>
     <w:rsid w:val="00124F16"/>
     <w:rsid w:val="001310E0"/>
     <w:rsid w:val="001347B4"/>
     <w:rsid w:val="001402A5"/>
     <w:rsid w:val="00142839"/>
     <w:rsid w:val="00145230"/>
     <w:rsid w:val="0014596E"/>
     <w:rsid w:val="00146AFB"/>
     <w:rsid w:val="0015055D"/>
     <w:rsid w:val="00152D4C"/>
     <w:rsid w:val="001576B4"/>
     <w:rsid w:val="00162976"/>
     <w:rsid w:val="001644F7"/>
+    <w:rsid w:val="00171B9D"/>
     <w:rsid w:val="00172B1A"/>
     <w:rsid w:val="00177983"/>
     <w:rsid w:val="001830B3"/>
     <w:rsid w:val="001848C2"/>
     <w:rsid w:val="0018659F"/>
     <w:rsid w:val="0019087D"/>
     <w:rsid w:val="00190937"/>
     <w:rsid w:val="0019262F"/>
     <w:rsid w:val="001945A5"/>
     <w:rsid w:val="00195F7F"/>
     <w:rsid w:val="00196680"/>
     <w:rsid w:val="001A2161"/>
     <w:rsid w:val="001A6A35"/>
     <w:rsid w:val="001B1E8F"/>
     <w:rsid w:val="001B2F4F"/>
     <w:rsid w:val="001C50C3"/>
     <w:rsid w:val="001C5EA8"/>
+    <w:rsid w:val="001C6453"/>
     <w:rsid w:val="001C7025"/>
     <w:rsid w:val="001D17CD"/>
     <w:rsid w:val="001D1D04"/>
     <w:rsid w:val="001D6955"/>
     <w:rsid w:val="001D6C73"/>
     <w:rsid w:val="001E50DA"/>
     <w:rsid w:val="001E7214"/>
     <w:rsid w:val="001F2E1C"/>
     <w:rsid w:val="001F43B5"/>
     <w:rsid w:val="001F58EF"/>
     <w:rsid w:val="001F64DE"/>
     <w:rsid w:val="002042CE"/>
     <w:rsid w:val="00204940"/>
     <w:rsid w:val="00210753"/>
     <w:rsid w:val="00211EF6"/>
     <w:rsid w:val="002122C2"/>
     <w:rsid w:val="002122DC"/>
     <w:rsid w:val="002127FA"/>
     <w:rsid w:val="002132F4"/>
     <w:rsid w:val="00215E2A"/>
+    <w:rsid w:val="002166D0"/>
     <w:rsid w:val="0021759A"/>
     <w:rsid w:val="00217842"/>
     <w:rsid w:val="00223402"/>
     <w:rsid w:val="00224D49"/>
     <w:rsid w:val="002274F2"/>
     <w:rsid w:val="002320E0"/>
     <w:rsid w:val="0023455A"/>
     <w:rsid w:val="00235832"/>
     <w:rsid w:val="002360D7"/>
     <w:rsid w:val="00237EAE"/>
     <w:rsid w:val="00240B68"/>
     <w:rsid w:val="002448E3"/>
     <w:rsid w:val="002476CB"/>
     <w:rsid w:val="00251131"/>
     <w:rsid w:val="00257542"/>
     <w:rsid w:val="00265789"/>
     <w:rsid w:val="00266167"/>
     <w:rsid w:val="002730BD"/>
     <w:rsid w:val="0028282D"/>
     <w:rsid w:val="002843AA"/>
     <w:rsid w:val="00284C18"/>
     <w:rsid w:val="00287079"/>
     <w:rsid w:val="002873F6"/>
     <w:rsid w:val="00295AE3"/>
     <w:rsid w:val="002975A3"/>
     <w:rsid w:val="002A10B5"/>
     <w:rsid w:val="002A31E0"/>
     <w:rsid w:val="002A5E58"/>
     <w:rsid w:val="002A6CE6"/>
     <w:rsid w:val="002A6F3A"/>
     <w:rsid w:val="002B051D"/>
     <w:rsid w:val="002B64CD"/>
     <w:rsid w:val="002C032D"/>
     <w:rsid w:val="002C595A"/>
+    <w:rsid w:val="002D4371"/>
     <w:rsid w:val="002D68EA"/>
     <w:rsid w:val="002E05ED"/>
     <w:rsid w:val="002E0EA0"/>
     <w:rsid w:val="002E62A0"/>
     <w:rsid w:val="002E6C37"/>
     <w:rsid w:val="002E7378"/>
     <w:rsid w:val="002F0C5B"/>
     <w:rsid w:val="002F5B1E"/>
     <w:rsid w:val="00301FCE"/>
     <w:rsid w:val="00311060"/>
     <w:rsid w:val="00313534"/>
     <w:rsid w:val="00313FB1"/>
     <w:rsid w:val="0031791C"/>
     <w:rsid w:val="00320151"/>
     <w:rsid w:val="003203E0"/>
     <w:rsid w:val="0032099F"/>
     <w:rsid w:val="00320B2A"/>
     <w:rsid w:val="00330255"/>
     <w:rsid w:val="003306A1"/>
     <w:rsid w:val="003339C0"/>
     <w:rsid w:val="00333C4D"/>
     <w:rsid w:val="00340EDC"/>
     <w:rsid w:val="003418DA"/>
     <w:rsid w:val="00354280"/>
     <w:rsid w:val="0035440E"/>
     <w:rsid w:val="0035482F"/>
     <w:rsid w:val="00355BF7"/>
     <w:rsid w:val="00363A7C"/>
     <w:rsid w:val="00366050"/>
+    <w:rsid w:val="00370728"/>
     <w:rsid w:val="00373E16"/>
     <w:rsid w:val="0037609F"/>
     <w:rsid w:val="00377ED0"/>
     <w:rsid w:val="003803CC"/>
     <w:rsid w:val="003830D7"/>
+    <w:rsid w:val="00383165"/>
     <w:rsid w:val="00383536"/>
     <w:rsid w:val="00383D6A"/>
     <w:rsid w:val="00394878"/>
     <w:rsid w:val="003968E5"/>
     <w:rsid w:val="00397ED1"/>
+    <w:rsid w:val="003D4405"/>
     <w:rsid w:val="003E254D"/>
     <w:rsid w:val="003E4B27"/>
     <w:rsid w:val="003E4B2A"/>
     <w:rsid w:val="003E7D3B"/>
     <w:rsid w:val="003F24B9"/>
     <w:rsid w:val="003F389E"/>
     <w:rsid w:val="003F4826"/>
     <w:rsid w:val="003F7353"/>
     <w:rsid w:val="0040098F"/>
     <w:rsid w:val="0040392E"/>
     <w:rsid w:val="00405792"/>
     <w:rsid w:val="00415589"/>
     <w:rsid w:val="00417538"/>
     <w:rsid w:val="00420DCC"/>
     <w:rsid w:val="00424C74"/>
     <w:rsid w:val="0042601C"/>
     <w:rsid w:val="00427C92"/>
     <w:rsid w:val="00427FC9"/>
     <w:rsid w:val="00430F99"/>
     <w:rsid w:val="00431047"/>
     <w:rsid w:val="00431734"/>
+    <w:rsid w:val="00435B73"/>
     <w:rsid w:val="0044010F"/>
     <w:rsid w:val="00442195"/>
     <w:rsid w:val="00442538"/>
     <w:rsid w:val="004440C2"/>
     <w:rsid w:val="004572C9"/>
+    <w:rsid w:val="0046202F"/>
     <w:rsid w:val="00462D3C"/>
     <w:rsid w:val="004632D2"/>
     <w:rsid w:val="00465903"/>
     <w:rsid w:val="0046658E"/>
     <w:rsid w:val="00467207"/>
     <w:rsid w:val="00470714"/>
     <w:rsid w:val="00471F78"/>
     <w:rsid w:val="004756D4"/>
+    <w:rsid w:val="00475818"/>
     <w:rsid w:val="0048086D"/>
     <w:rsid w:val="00481BA3"/>
     <w:rsid w:val="0048700E"/>
     <w:rsid w:val="00490C4F"/>
     <w:rsid w:val="00493B8E"/>
     <w:rsid w:val="00494BCD"/>
     <w:rsid w:val="004A018B"/>
     <w:rsid w:val="004A7920"/>
     <w:rsid w:val="004B23FA"/>
     <w:rsid w:val="004B2CCB"/>
     <w:rsid w:val="004B59E1"/>
     <w:rsid w:val="004B5FE1"/>
     <w:rsid w:val="004C0280"/>
     <w:rsid w:val="004C0822"/>
     <w:rsid w:val="004C41CE"/>
     <w:rsid w:val="004D6ABB"/>
     <w:rsid w:val="004E1BA8"/>
     <w:rsid w:val="004E1E0D"/>
     <w:rsid w:val="004E5A34"/>
     <w:rsid w:val="004F41CD"/>
     <w:rsid w:val="004F7A2D"/>
     <w:rsid w:val="004F7AB3"/>
     <w:rsid w:val="005005F9"/>
     <w:rsid w:val="00502E4C"/>
     <w:rsid w:val="005047C5"/>
     <w:rsid w:val="0050601C"/>
     <w:rsid w:val="00506B8C"/>
     <w:rsid w:val="00506F10"/>
+    <w:rsid w:val="005076A8"/>
     <w:rsid w:val="00516AED"/>
     <w:rsid w:val="005171D2"/>
     <w:rsid w:val="00520D41"/>
     <w:rsid w:val="00524640"/>
     <w:rsid w:val="005272C0"/>
     <w:rsid w:val="00532478"/>
     <w:rsid w:val="00532E11"/>
     <w:rsid w:val="005358B2"/>
     <w:rsid w:val="00541E40"/>
     <w:rsid w:val="005513A0"/>
     <w:rsid w:val="005516E9"/>
     <w:rsid w:val="005555A4"/>
     <w:rsid w:val="00556661"/>
     <w:rsid w:val="00564E9B"/>
     <w:rsid w:val="005670F9"/>
     <w:rsid w:val="005673EE"/>
     <w:rsid w:val="00571953"/>
     <w:rsid w:val="005815FD"/>
     <w:rsid w:val="0058431D"/>
     <w:rsid w:val="005852E1"/>
     <w:rsid w:val="005861F7"/>
     <w:rsid w:val="00586345"/>
     <w:rsid w:val="00592E71"/>
     <w:rsid w:val="00592F78"/>
     <w:rsid w:val="0059505F"/>
@@ -6630,255 +7452,270 @@
     <w:rsid w:val="005B0ED8"/>
     <w:rsid w:val="005C1F5E"/>
     <w:rsid w:val="005C44A8"/>
     <w:rsid w:val="005D3DD8"/>
     <w:rsid w:val="005D64B1"/>
     <w:rsid w:val="005D6F51"/>
     <w:rsid w:val="005E58F7"/>
     <w:rsid w:val="005E7048"/>
     <w:rsid w:val="005F23E5"/>
     <w:rsid w:val="005F32B9"/>
     <w:rsid w:val="005F3632"/>
     <w:rsid w:val="005F43A1"/>
     <w:rsid w:val="005F452A"/>
     <w:rsid w:val="005F5CB6"/>
     <w:rsid w:val="005F6226"/>
     <w:rsid w:val="005F6737"/>
     <w:rsid w:val="00600B97"/>
     <w:rsid w:val="00601D7B"/>
     <w:rsid w:val="006108F4"/>
     <w:rsid w:val="0061090D"/>
     <w:rsid w:val="00610DB9"/>
     <w:rsid w:val="00612C42"/>
     <w:rsid w:val="006225D1"/>
     <w:rsid w:val="00623664"/>
     <w:rsid w:val="00626182"/>
+    <w:rsid w:val="00632647"/>
     <w:rsid w:val="00634FF8"/>
     <w:rsid w:val="00636219"/>
     <w:rsid w:val="006365B0"/>
     <w:rsid w:val="006505E2"/>
     <w:rsid w:val="00652EC0"/>
     <w:rsid w:val="0065356A"/>
     <w:rsid w:val="0065657E"/>
     <w:rsid w:val="00657A8E"/>
     <w:rsid w:val="00660A52"/>
     <w:rsid w:val="00660C6C"/>
     <w:rsid w:val="00662189"/>
+    <w:rsid w:val="00664483"/>
     <w:rsid w:val="00671425"/>
     <w:rsid w:val="006714AF"/>
     <w:rsid w:val="00672C73"/>
+    <w:rsid w:val="006731FB"/>
     <w:rsid w:val="00674229"/>
     <w:rsid w:val="006756B1"/>
     <w:rsid w:val="00675B16"/>
     <w:rsid w:val="00682FD1"/>
     <w:rsid w:val="00690688"/>
     <w:rsid w:val="00690C94"/>
     <w:rsid w:val="00691E4A"/>
     <w:rsid w:val="00696979"/>
     <w:rsid w:val="006A2F5C"/>
     <w:rsid w:val="006A59CB"/>
     <w:rsid w:val="006A6268"/>
     <w:rsid w:val="006B37CC"/>
+    <w:rsid w:val="006C2820"/>
     <w:rsid w:val="006C39D3"/>
     <w:rsid w:val="006C56A0"/>
     <w:rsid w:val="006C7CD3"/>
     <w:rsid w:val="006D2340"/>
     <w:rsid w:val="006D2DD4"/>
     <w:rsid w:val="006D4969"/>
     <w:rsid w:val="006D57D5"/>
     <w:rsid w:val="006E399F"/>
     <w:rsid w:val="006F58AD"/>
     <w:rsid w:val="006F5924"/>
     <w:rsid w:val="006F6281"/>
     <w:rsid w:val="00700C19"/>
     <w:rsid w:val="007038A6"/>
     <w:rsid w:val="007062DA"/>
     <w:rsid w:val="00706800"/>
     <w:rsid w:val="00707A21"/>
     <w:rsid w:val="007104FD"/>
     <w:rsid w:val="00721504"/>
     <w:rsid w:val="00721D76"/>
     <w:rsid w:val="007266A3"/>
     <w:rsid w:val="007343A9"/>
     <w:rsid w:val="007353A1"/>
     <w:rsid w:val="007367D4"/>
     <w:rsid w:val="007368F3"/>
     <w:rsid w:val="007401E9"/>
     <w:rsid w:val="00741429"/>
+    <w:rsid w:val="00744958"/>
+    <w:rsid w:val="00744A49"/>
     <w:rsid w:val="007464E4"/>
     <w:rsid w:val="00746518"/>
+    <w:rsid w:val="007469B2"/>
     <w:rsid w:val="007477CA"/>
     <w:rsid w:val="0076045E"/>
     <w:rsid w:val="00762A95"/>
     <w:rsid w:val="00764B65"/>
     <w:rsid w:val="00764C1E"/>
     <w:rsid w:val="00765BAD"/>
     <w:rsid w:val="007661B9"/>
     <w:rsid w:val="007665D9"/>
     <w:rsid w:val="0077719D"/>
     <w:rsid w:val="00781571"/>
     <w:rsid w:val="00784E24"/>
     <w:rsid w:val="00787A78"/>
     <w:rsid w:val="00790FCA"/>
     <w:rsid w:val="00793675"/>
     <w:rsid w:val="00796D08"/>
     <w:rsid w:val="007A064B"/>
     <w:rsid w:val="007A34C8"/>
     <w:rsid w:val="007A5F92"/>
     <w:rsid w:val="007A6394"/>
     <w:rsid w:val="007B0EC0"/>
     <w:rsid w:val="007B1096"/>
     <w:rsid w:val="007B47F0"/>
+    <w:rsid w:val="007B4864"/>
     <w:rsid w:val="007B4ACC"/>
     <w:rsid w:val="007B50F7"/>
     <w:rsid w:val="007C263A"/>
     <w:rsid w:val="007C383D"/>
     <w:rsid w:val="007C538A"/>
     <w:rsid w:val="007E6643"/>
     <w:rsid w:val="007E6686"/>
+    <w:rsid w:val="007F0121"/>
     <w:rsid w:val="007F017A"/>
     <w:rsid w:val="007F0B72"/>
     <w:rsid w:val="007F0B89"/>
     <w:rsid w:val="007F19DF"/>
     <w:rsid w:val="007F3401"/>
     <w:rsid w:val="007F4A46"/>
     <w:rsid w:val="007F6905"/>
     <w:rsid w:val="008000CE"/>
     <w:rsid w:val="008104FD"/>
     <w:rsid w:val="008106FE"/>
     <w:rsid w:val="00811332"/>
     <w:rsid w:val="00814B06"/>
     <w:rsid w:val="00814F6A"/>
     <w:rsid w:val="0082771D"/>
     <w:rsid w:val="00830678"/>
     <w:rsid w:val="00830737"/>
     <w:rsid w:val="008354BD"/>
     <w:rsid w:val="00841A50"/>
     <w:rsid w:val="008427D6"/>
     <w:rsid w:val="0084588B"/>
     <w:rsid w:val="00850424"/>
     <w:rsid w:val="00852674"/>
     <w:rsid w:val="00856A5A"/>
     <w:rsid w:val="00864CAD"/>
     <w:rsid w:val="00866530"/>
     <w:rsid w:val="00867A86"/>
     <w:rsid w:val="0087044D"/>
     <w:rsid w:val="008704E1"/>
     <w:rsid w:val="008749E5"/>
     <w:rsid w:val="00875441"/>
     <w:rsid w:val="00882546"/>
     <w:rsid w:val="00882FD4"/>
     <w:rsid w:val="008859DB"/>
     <w:rsid w:val="008869F6"/>
     <w:rsid w:val="00892D5A"/>
+    <w:rsid w:val="0089676E"/>
     <w:rsid w:val="008A3EED"/>
     <w:rsid w:val="008B04E4"/>
     <w:rsid w:val="008B1474"/>
     <w:rsid w:val="008B46D8"/>
     <w:rsid w:val="008C111B"/>
     <w:rsid w:val="008C1D12"/>
     <w:rsid w:val="008C3942"/>
     <w:rsid w:val="008C3F30"/>
+    <w:rsid w:val="008C5846"/>
     <w:rsid w:val="008D1000"/>
     <w:rsid w:val="008D2075"/>
     <w:rsid w:val="008D3E22"/>
     <w:rsid w:val="008D4579"/>
     <w:rsid w:val="008D5EAF"/>
     <w:rsid w:val="008E2ABA"/>
     <w:rsid w:val="008F3DE5"/>
     <w:rsid w:val="008F4225"/>
     <w:rsid w:val="008F558B"/>
     <w:rsid w:val="008F5C74"/>
     <w:rsid w:val="00901430"/>
     <w:rsid w:val="00905366"/>
     <w:rsid w:val="00907114"/>
     <w:rsid w:val="0092154D"/>
     <w:rsid w:val="00921DFF"/>
     <w:rsid w:val="0092330F"/>
     <w:rsid w:val="00924191"/>
     <w:rsid w:val="00924C47"/>
     <w:rsid w:val="0092602E"/>
     <w:rsid w:val="00931BD7"/>
     <w:rsid w:val="00934B11"/>
     <w:rsid w:val="00935134"/>
     <w:rsid w:val="00935ACA"/>
     <w:rsid w:val="00936F63"/>
+    <w:rsid w:val="00937A8D"/>
     <w:rsid w:val="00943C85"/>
     <w:rsid w:val="009444CD"/>
+    <w:rsid w:val="00945BC4"/>
     <w:rsid w:val="00947F21"/>
     <w:rsid w:val="00951D7B"/>
     <w:rsid w:val="00956AC9"/>
     <w:rsid w:val="00957028"/>
     <w:rsid w:val="00957CC0"/>
     <w:rsid w:val="00960464"/>
     <w:rsid w:val="009607B1"/>
     <w:rsid w:val="00964DCC"/>
     <w:rsid w:val="00965533"/>
     <w:rsid w:val="0096590C"/>
     <w:rsid w:val="00970522"/>
     <w:rsid w:val="009745FA"/>
     <w:rsid w:val="00975C41"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00982580"/>
     <w:rsid w:val="00982BB7"/>
     <w:rsid w:val="009863E6"/>
     <w:rsid w:val="0099205C"/>
     <w:rsid w:val="00995B79"/>
     <w:rsid w:val="009A25BB"/>
     <w:rsid w:val="009A39FD"/>
     <w:rsid w:val="009A49A8"/>
     <w:rsid w:val="009A53AC"/>
+    <w:rsid w:val="009A7C73"/>
     <w:rsid w:val="009B041B"/>
     <w:rsid w:val="009B5887"/>
     <w:rsid w:val="009B78ED"/>
     <w:rsid w:val="009C299C"/>
     <w:rsid w:val="009C3845"/>
     <w:rsid w:val="009C4229"/>
     <w:rsid w:val="009C4D3F"/>
     <w:rsid w:val="009C66A0"/>
     <w:rsid w:val="009D0337"/>
     <w:rsid w:val="009D7695"/>
     <w:rsid w:val="009E27E3"/>
     <w:rsid w:val="009E337B"/>
     <w:rsid w:val="009E3B0E"/>
     <w:rsid w:val="009E7977"/>
     <w:rsid w:val="009F15AB"/>
     <w:rsid w:val="009F29F2"/>
     <w:rsid w:val="009F5F63"/>
     <w:rsid w:val="00A0320D"/>
     <w:rsid w:val="00A10C78"/>
     <w:rsid w:val="00A10DF1"/>
     <w:rsid w:val="00A13B26"/>
     <w:rsid w:val="00A14256"/>
     <w:rsid w:val="00A14879"/>
     <w:rsid w:val="00A16D80"/>
     <w:rsid w:val="00A20447"/>
     <w:rsid w:val="00A210D9"/>
     <w:rsid w:val="00A23C88"/>
     <w:rsid w:val="00A279D1"/>
     <w:rsid w:val="00A40707"/>
     <w:rsid w:val="00A546FC"/>
+    <w:rsid w:val="00A55D4A"/>
     <w:rsid w:val="00A57351"/>
     <w:rsid w:val="00A57CDE"/>
     <w:rsid w:val="00A57EB4"/>
     <w:rsid w:val="00A57EDD"/>
     <w:rsid w:val="00A60B0D"/>
     <w:rsid w:val="00A630CF"/>
     <w:rsid w:val="00A66B9A"/>
     <w:rsid w:val="00A702D3"/>
     <w:rsid w:val="00A76738"/>
     <w:rsid w:val="00A7751E"/>
     <w:rsid w:val="00A831A7"/>
     <w:rsid w:val="00A9177E"/>
     <w:rsid w:val="00AA0AA0"/>
     <w:rsid w:val="00AA30BB"/>
     <w:rsid w:val="00AA4D9F"/>
     <w:rsid w:val="00AA74E3"/>
     <w:rsid w:val="00AB4DE8"/>
     <w:rsid w:val="00AB7ABF"/>
     <w:rsid w:val="00AC2018"/>
     <w:rsid w:val="00AC4EA7"/>
     <w:rsid w:val="00AE405E"/>
     <w:rsid w:val="00AE7B88"/>
     <w:rsid w:val="00AF1979"/>
     <w:rsid w:val="00AF3792"/>
     <w:rsid w:val="00B02674"/>
@@ -6889,283 +7726,296 @@
     <w:rsid w:val="00B14D55"/>
     <w:rsid w:val="00B24601"/>
     <w:rsid w:val="00B37116"/>
     <w:rsid w:val="00B428F6"/>
     <w:rsid w:val="00B43095"/>
     <w:rsid w:val="00B45CC6"/>
     <w:rsid w:val="00B460B6"/>
     <w:rsid w:val="00B46788"/>
     <w:rsid w:val="00B46D69"/>
     <w:rsid w:val="00B5370D"/>
     <w:rsid w:val="00B628A4"/>
     <w:rsid w:val="00B637EB"/>
     <w:rsid w:val="00B678A7"/>
     <w:rsid w:val="00B70EE6"/>
     <w:rsid w:val="00B7469E"/>
     <w:rsid w:val="00B84EB2"/>
     <w:rsid w:val="00B8664D"/>
     <w:rsid w:val="00B86F2F"/>
     <w:rsid w:val="00B87A6D"/>
     <w:rsid w:val="00B94324"/>
     <w:rsid w:val="00B96831"/>
     <w:rsid w:val="00BA0887"/>
     <w:rsid w:val="00BA0D5A"/>
     <w:rsid w:val="00BA1A62"/>
     <w:rsid w:val="00BB0305"/>
+    <w:rsid w:val="00BB25A6"/>
     <w:rsid w:val="00BB2D43"/>
     <w:rsid w:val="00BB7EBC"/>
     <w:rsid w:val="00BC580F"/>
     <w:rsid w:val="00BC609A"/>
     <w:rsid w:val="00BD06CB"/>
     <w:rsid w:val="00BD0B4B"/>
     <w:rsid w:val="00BD2083"/>
     <w:rsid w:val="00BD55E9"/>
     <w:rsid w:val="00BD5A9F"/>
     <w:rsid w:val="00BE03B3"/>
     <w:rsid w:val="00BE1998"/>
+    <w:rsid w:val="00BE2834"/>
     <w:rsid w:val="00BE37FA"/>
     <w:rsid w:val="00BE64A0"/>
     <w:rsid w:val="00C01498"/>
     <w:rsid w:val="00C04031"/>
     <w:rsid w:val="00C055FE"/>
     <w:rsid w:val="00C07A53"/>
     <w:rsid w:val="00C10CA4"/>
     <w:rsid w:val="00C12F7C"/>
     <w:rsid w:val="00C144F5"/>
     <w:rsid w:val="00C16E1E"/>
     <w:rsid w:val="00C17CCF"/>
     <w:rsid w:val="00C21100"/>
     <w:rsid w:val="00C21F17"/>
     <w:rsid w:val="00C22515"/>
     <w:rsid w:val="00C23C06"/>
     <w:rsid w:val="00C249E8"/>
     <w:rsid w:val="00C252CF"/>
     <w:rsid w:val="00C25E33"/>
     <w:rsid w:val="00C304E0"/>
     <w:rsid w:val="00C30618"/>
     <w:rsid w:val="00C507BA"/>
     <w:rsid w:val="00C51A7D"/>
     <w:rsid w:val="00C546A7"/>
     <w:rsid w:val="00C6096E"/>
     <w:rsid w:val="00C6212F"/>
     <w:rsid w:val="00C63059"/>
     <w:rsid w:val="00C6339E"/>
     <w:rsid w:val="00C6380C"/>
     <w:rsid w:val="00C669FD"/>
     <w:rsid w:val="00C66E0B"/>
     <w:rsid w:val="00C70716"/>
     <w:rsid w:val="00C70BA2"/>
     <w:rsid w:val="00C711CC"/>
     <w:rsid w:val="00C728E9"/>
     <w:rsid w:val="00C72A5A"/>
     <w:rsid w:val="00C72F2D"/>
     <w:rsid w:val="00C7346A"/>
     <w:rsid w:val="00C8306E"/>
     <w:rsid w:val="00C87356"/>
     <w:rsid w:val="00C87F99"/>
     <w:rsid w:val="00C92411"/>
     <w:rsid w:val="00C926AD"/>
     <w:rsid w:val="00C958CC"/>
     <w:rsid w:val="00CA0D9F"/>
     <w:rsid w:val="00CA34EA"/>
+    <w:rsid w:val="00CB0802"/>
     <w:rsid w:val="00CB14CD"/>
     <w:rsid w:val="00CB1A16"/>
     <w:rsid w:val="00CB3A67"/>
     <w:rsid w:val="00CB3DBA"/>
     <w:rsid w:val="00CC113E"/>
     <w:rsid w:val="00CC68E1"/>
     <w:rsid w:val="00CD1231"/>
     <w:rsid w:val="00CD3288"/>
     <w:rsid w:val="00CE0EAA"/>
     <w:rsid w:val="00CE47B8"/>
     <w:rsid w:val="00CE5A8B"/>
     <w:rsid w:val="00CE7452"/>
     <w:rsid w:val="00CF02AA"/>
     <w:rsid w:val="00CF09AD"/>
     <w:rsid w:val="00CF1683"/>
     <w:rsid w:val="00CF4B33"/>
     <w:rsid w:val="00CF7C99"/>
     <w:rsid w:val="00D00477"/>
     <w:rsid w:val="00D03E45"/>
     <w:rsid w:val="00D03EF5"/>
     <w:rsid w:val="00D04CDD"/>
     <w:rsid w:val="00D04D86"/>
     <w:rsid w:val="00D052B0"/>
     <w:rsid w:val="00D05ED2"/>
     <w:rsid w:val="00D069A9"/>
     <w:rsid w:val="00D06CE3"/>
     <w:rsid w:val="00D073F8"/>
     <w:rsid w:val="00D11CD8"/>
     <w:rsid w:val="00D128A3"/>
     <w:rsid w:val="00D20622"/>
     <w:rsid w:val="00D21423"/>
     <w:rsid w:val="00D320B3"/>
     <w:rsid w:val="00D331F5"/>
     <w:rsid w:val="00D36717"/>
     <w:rsid w:val="00D429D3"/>
     <w:rsid w:val="00D45C2B"/>
     <w:rsid w:val="00D50055"/>
     <w:rsid w:val="00D53DAA"/>
     <w:rsid w:val="00D56457"/>
     <w:rsid w:val="00D60E16"/>
     <w:rsid w:val="00D612AF"/>
     <w:rsid w:val="00D6256D"/>
     <w:rsid w:val="00D67AE5"/>
     <w:rsid w:val="00D67EA7"/>
     <w:rsid w:val="00D72141"/>
     <w:rsid w:val="00D80218"/>
     <w:rsid w:val="00D862EF"/>
     <w:rsid w:val="00D91677"/>
     <w:rsid w:val="00D9513F"/>
+    <w:rsid w:val="00D97199"/>
+    <w:rsid w:val="00DA0C4D"/>
     <w:rsid w:val="00DA40A3"/>
     <w:rsid w:val="00DA6501"/>
     <w:rsid w:val="00DA73A8"/>
     <w:rsid w:val="00DA79F1"/>
     <w:rsid w:val="00DB027E"/>
     <w:rsid w:val="00DB07DC"/>
     <w:rsid w:val="00DB0DA5"/>
     <w:rsid w:val="00DB1BA0"/>
     <w:rsid w:val="00DB20D0"/>
     <w:rsid w:val="00DB4BBC"/>
     <w:rsid w:val="00DB6269"/>
     <w:rsid w:val="00DC0395"/>
     <w:rsid w:val="00DC0BA0"/>
     <w:rsid w:val="00DC350B"/>
     <w:rsid w:val="00DD1B44"/>
     <w:rsid w:val="00DD615C"/>
     <w:rsid w:val="00DD64A9"/>
     <w:rsid w:val="00DD68F8"/>
     <w:rsid w:val="00DE1448"/>
     <w:rsid w:val="00DE2735"/>
     <w:rsid w:val="00DE28FE"/>
     <w:rsid w:val="00DE2AE5"/>
     <w:rsid w:val="00DE2DB2"/>
     <w:rsid w:val="00DE2FCF"/>
     <w:rsid w:val="00DF2960"/>
     <w:rsid w:val="00DF6044"/>
     <w:rsid w:val="00DF75C6"/>
     <w:rsid w:val="00E01B16"/>
     <w:rsid w:val="00E02CEA"/>
     <w:rsid w:val="00E03106"/>
+    <w:rsid w:val="00E039AE"/>
     <w:rsid w:val="00E03F18"/>
     <w:rsid w:val="00E0601C"/>
     <w:rsid w:val="00E06640"/>
     <w:rsid w:val="00E113DF"/>
     <w:rsid w:val="00E1168E"/>
     <w:rsid w:val="00E12B62"/>
     <w:rsid w:val="00E14546"/>
     <w:rsid w:val="00E146E4"/>
     <w:rsid w:val="00E1512F"/>
     <w:rsid w:val="00E16593"/>
     <w:rsid w:val="00E17E46"/>
     <w:rsid w:val="00E25516"/>
     <w:rsid w:val="00E27075"/>
     <w:rsid w:val="00E329AD"/>
     <w:rsid w:val="00E32CDC"/>
     <w:rsid w:val="00E337FB"/>
     <w:rsid w:val="00E365B9"/>
+    <w:rsid w:val="00E369C0"/>
     <w:rsid w:val="00E36A9D"/>
     <w:rsid w:val="00E41698"/>
     <w:rsid w:val="00E52C00"/>
     <w:rsid w:val="00E62D2F"/>
+    <w:rsid w:val="00E62FDF"/>
     <w:rsid w:val="00E63AFD"/>
     <w:rsid w:val="00E71DF4"/>
     <w:rsid w:val="00E7604E"/>
     <w:rsid w:val="00E767C6"/>
     <w:rsid w:val="00E77E6E"/>
     <w:rsid w:val="00E81C5B"/>
     <w:rsid w:val="00E82CEF"/>
     <w:rsid w:val="00E8637C"/>
     <w:rsid w:val="00E864A1"/>
     <w:rsid w:val="00E87483"/>
     <w:rsid w:val="00EA0F78"/>
     <w:rsid w:val="00EA2A3B"/>
     <w:rsid w:val="00EA35F1"/>
     <w:rsid w:val="00EA4826"/>
     <w:rsid w:val="00EA4D64"/>
     <w:rsid w:val="00EA66E9"/>
     <w:rsid w:val="00EA6775"/>
     <w:rsid w:val="00EB0EDA"/>
     <w:rsid w:val="00EB49AE"/>
     <w:rsid w:val="00EB4FCD"/>
     <w:rsid w:val="00EB6742"/>
     <w:rsid w:val="00EC0EAA"/>
     <w:rsid w:val="00EC2384"/>
     <w:rsid w:val="00EC2AC1"/>
     <w:rsid w:val="00EC35CE"/>
     <w:rsid w:val="00EC50E2"/>
     <w:rsid w:val="00EC5C35"/>
     <w:rsid w:val="00EC5D7E"/>
     <w:rsid w:val="00ED0EC1"/>
     <w:rsid w:val="00ED636B"/>
     <w:rsid w:val="00EE4DE7"/>
     <w:rsid w:val="00EF2BE9"/>
     <w:rsid w:val="00EF4F77"/>
     <w:rsid w:val="00F01DA4"/>
     <w:rsid w:val="00F01FBF"/>
     <w:rsid w:val="00F0316D"/>
     <w:rsid w:val="00F07C41"/>
     <w:rsid w:val="00F13C3B"/>
     <w:rsid w:val="00F13EE6"/>
+    <w:rsid w:val="00F14199"/>
     <w:rsid w:val="00F15B63"/>
     <w:rsid w:val="00F16DD2"/>
     <w:rsid w:val="00F27A36"/>
     <w:rsid w:val="00F30806"/>
     <w:rsid w:val="00F43F10"/>
     <w:rsid w:val="00F43F3A"/>
     <w:rsid w:val="00F464A8"/>
     <w:rsid w:val="00F47F3F"/>
     <w:rsid w:val="00F52AE0"/>
     <w:rsid w:val="00F62198"/>
     <w:rsid w:val="00F62934"/>
     <w:rsid w:val="00F64DFC"/>
     <w:rsid w:val="00F66D34"/>
     <w:rsid w:val="00F72EE1"/>
     <w:rsid w:val="00F744C9"/>
     <w:rsid w:val="00F8200C"/>
+    <w:rsid w:val="00F9459D"/>
     <w:rsid w:val="00F965A8"/>
     <w:rsid w:val="00FA36E3"/>
     <w:rsid w:val="00FB388E"/>
     <w:rsid w:val="00FB3ADE"/>
     <w:rsid w:val="00FB7BB3"/>
     <w:rsid w:val="00FC016A"/>
     <w:rsid w:val="00FC152A"/>
     <w:rsid w:val="00FC171C"/>
     <w:rsid w:val="00FC19FD"/>
     <w:rsid w:val="00FC4F51"/>
+    <w:rsid w:val="00FC59E1"/>
     <w:rsid w:val="00FD06F2"/>
     <w:rsid w:val="00FD07C1"/>
     <w:rsid w:val="00FD355F"/>
     <w:rsid w:val="00FD7D29"/>
     <w:rsid w:val="00FE1742"/>
     <w:rsid w:val="00FE3114"/>
     <w:rsid w:val="00FE3FD0"/>
     <w:rsid w:val="00FE4303"/>
     <w:rsid w:val="00FF2F04"/>
     <w:rsid w:val="00FF30DC"/>
+    <w:rsid w:val="00FF62A2"/>
     <w:rsid w:val="00FF7598"/>
     <w:rsid w:val="00FF771D"/>
+    <w:rsid w:val="00FF7A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="393A4DF9"/>
@@ -9144,82 +9994,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2CC2D04-C11F-45F5-B3E0-733C6625C053}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{560AE1F8-A87A-416E-BA8C-032F35D02E67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>326</Words>
-  <Characters>1864</Characters>
+  <Words>397</Words>
+  <Characters>2264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2186</CharactersWithSpaces>
+  <CharactersWithSpaces>2656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BQLDMT_HOANGNL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>