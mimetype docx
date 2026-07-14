--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -1,2404 +1,8955 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3619F24C" w14:textId="77777777" w:rsidR="00524640" w:rsidRPr="00524640" w:rsidRDefault="00524640" w:rsidP="00524640">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="8"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000949E3" w:rsidRPr="007973FA" w14:paraId="0A9153DC" w14:textId="77777777" w:rsidTr="000949E3">
+        <w:trPr>
+          <w:trHeight w:val="1167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F463B5" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="000949E3" w:rsidRDefault="000949E3" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000949E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>TẬP ĐOÀN ĐIỆN LỰC VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA1CC66" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="000949E3" w:rsidRDefault="009806C5" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="355BA234" wp14:editId="176A7AFC">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>678815</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>218440</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1257300" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="4" name="Straight Connector 4"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1257300" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="21144F90" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="53.45pt,17.2pt" to="152.45pt,17.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDn6hw1zwEAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCbZ5aFRJnvIarkg&#10;iFj4AK+nnbFku622yePvaTvJZAVICLQXz7TdVd1Vbi/vDt6JHVCyGHo5n7VSQNA42LDt5fdvD28+&#10;SJGyCoNyGKCXR0jybvX61XIfO1jgiG4AEkwSUrePvRxzjl3TJD2CV2mGEQIfGiSvMoe0bQZSe2b3&#10;rlm07btmjzREQg0p8e796VCuKr8xoPMXYxJk4XrJveW6Ul2fytqslqrbkoqj1ec21H904ZUNXHSi&#10;uldZiR9kf6PyVhMmNHmm0TdojNVQNbCaefuLmsdRRaha2JwUJ5vSy9Hqz7sNCTv08laKoDxf0WMm&#10;ZbdjFmsMgQ1EErfFp31MHaevw4bOUYobKqIPhnz5shxxqN4eJ2/hkIXmzfni7fublq9AX86aKzBS&#10;yh8BvSg/vXQ2FNmqU7tPKXMxTr2klG0XyprQ2eHBOleDMjCwdiR2iq86H+alZcY9y+KoIJsi5NR6&#10;/ctHByfWr2DYitJsrV6H8MqptIaQL7wucHaBGe5gArZ/B57zCxTqgP4LeELUyhjyBPY2IP2p+tUK&#10;c8q/OHDSXSx4wuFYL7Vaw5NWnTu/ijLKz+MKv77d1U8AAAD//wMAUEsDBBQABgAIAAAAIQCUiOqG&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA2NohLiVAjBBXFJ6AFu&#10;brxNIuJ1GjtN+HsWcaDHmX2ancm3i+vFCcfQedJwu1IgkGpvO2o07N5fbjYgQjRkTe8JNXxjgG1x&#10;eZGbzPqZSjxVsREcQiEzGtoYh0zKULfoTFj5AYlvBz86E1mOjbSjmTnc9fJOqVQ60xF/aM2ATy3W&#10;X9XkNLwe38IuScvn8uO4qebPw9Q2HrW+vloeH0BEXOI/DL/1uToU3GnvJ7JB9KxVes+ohnWSgGBg&#10;rRI29n+GLHJ5vqD4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfqHDXPAQAAAwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJSI6obcAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="black [3213]"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="000949E3" w:rsidRPr="000949E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>TỔNG CÔNG TY PHÁT ĐIỆN 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="202B675B" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="007973FA" w:rsidRDefault="000949E3" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C28E31A" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="007973FA" w:rsidRDefault="000949E3" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007973FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079D3C82" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="007973FA" w:rsidRDefault="000949E3" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AFCE412" wp14:editId="02C66E2B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>668655</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>205105</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2095500" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Straight Connector 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2095500" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="00103C96" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="52.65pt,16.15pt" to="217.65pt,16.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgaf5qzwEAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfm92kKoJVNj2kKhcE&#10;EYUf4HrHWUu2xxqbfPx7xk6yqQAJgXrx7tjz3sx7Hi/vD96JHVCyGHo5n7VSQNA42LDt5fdvjzfv&#10;pUhZhUE5DNDLIyR5v3r7ZrmPHSxwRDcACSYJqdvHXo45x65pkh7BqzTDCIEPDZJXmUPaNgOpPbN7&#10;1yza9l2zRxoioYaUePfhdChXld8Y0PmLMQmycL3k3nJdqa7PZW1WS9VtScXR6nMb6j+68MoGLjpR&#10;PaisxA+yv1F5qwkTmjzT6Bs0xmqoGljNvP1FzdOoIlQtbE6Kk03p9Wj1592GhB16eStFUJ6v6CmT&#10;stsxizWGwAYiidvi0z6mjtPXYUPnKMUNFdEHQ758WY44VG+Pk7dwyELz5qL9cHfX8hXoy1lzBUZK&#10;+SOgF+Wnl86GIlt1avcpZS7GqZeUsu1CWRM6Ozxa52pQBgbWjsRO8VXnw7y0zLgXWRwVZFOEnFqv&#10;f/no4MT6FQxbwc3Oa/U6hFdOpTWEfOF1gbMLzHAHE7D9O/CcX6BQB/RfwBOiVsaQJ7C3AelP1a9W&#10;mFP+xYGT7mLBMw7HeqnVGp606tz5VZRRfhlX+PXtrn4CAAD//wMAUEsDBBQABgAIAAAAIQDi1ytP&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1KEpVRXiVAjBglgSOsDm&#10;xtc4Ij6nsdOEf89VDHQ6vXdP777Lt7PrxAmH0HpScL9IQCDV3rTUKNh9vN5tQISoyejOEyr4wQDb&#10;4voq15nxE5V4qmIjuIRCphXYGPtMylBbdDosfI/Eu4MfnI4sh0aaQU9c7jq5TJK1dLolvmB1j88W&#10;6+9qdAreju9ht1qXL+XncVNNX4fRNh6Vur2Znx5BRJzjfxjO+IwOBTPt/UgmiI518pByVEG65MmB&#10;VXo29n+GLHJ5+UHxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKBp/mrPAQAAAwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOLXK0/cAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="black [3213]"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="007973FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Độc lập – Tự do – Hạnh phúc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3626F575" w14:textId="77777777" w:rsidR="000949E3" w:rsidRPr="007973FA" w:rsidRDefault="000949E3" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA3661E" w14:textId="0D9344C3" w:rsidR="000949E3" w:rsidRPr="007973FA" w:rsidRDefault="009806C5" w:rsidP="000949E3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Cần Thơ, ngày</w:t>
+            </w:r>
+            <w:r w:rsidR="00961847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="000949E3" w:rsidRPr="00034E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tháng </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77B10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000949E3" w:rsidRPr="00034E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000642B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>năm 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="044AD2ED" w14:textId="77777777" w:rsidR="000949E3" w:rsidRDefault="00AF6EC3" w:rsidP="000949E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524640">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E0CC5B4" wp14:editId="706B58A6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117D2331" wp14:editId="08BBD1CB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1860550</wp:posOffset>
-[...94 lines deleted...]
-                  <wp:posOffset>4649406</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>1308549</wp:posOffset>
+                  <wp:posOffset>1614805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="939165" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="939165" cy="298450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="73C4EAEC" w14:textId="77777777" w:rsidR="003411C4" w:rsidRPr="00524640" w:rsidRDefault="003411C4" w:rsidP="003411C4">
+                          <w:p w14:paraId="54120392" w14:textId="77777777" w:rsidR="00AF6EC3" w:rsidRPr="00524640" w:rsidRDefault="00AF6EC3" w:rsidP="00AF6EC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00524640">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>DỰ THẢO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="38451A2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="117D2331" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:366.1pt;margin-top:103.05pt;width:73.95pt;height:23.5pt;flip:x;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ8KC6FAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlXdqo6WrpUkBa&#10;LtLCBziO01g4HjN2m5SvZ+yUtlrgBZEHy+OZnJk5c2Z127eGHRR6Dbbgk9GYM2UlVNruCv71y/bF&#10;gjMfhK2EAasKflSe366fP1t1LldTaMBUChmBWJ93ruBNCC7PMi8b1Qo/AqcsOWvAVgQycZdVKDpC&#10;b002HY9vsg6wcghSeU+v94OTrxN+XSsZPtW1V4GZglNtIZ2YzjKe2Xol8h0K12h5KkP8QxWt0JaS&#10;nqHuRRBsj/o3qFZLBA91GEloM6hrLVXqgbqZjJ9089gIp1IvRI53Z5r8/4OVHw+P7jOy0L+GngaY&#10;mvDuAeQ3zyxsGmF36g4RukaJihJPImVZ53x++jVS7XMfQcruA1Q0ZLEPkID6GltWG+3e/YKmjhnl&#10;oVEcz/SrPjBJj8uXy8nNnDNJrulyMZun8WQijzCRXIc+vFXQsngpONJ0UxpxePAhlnUJieEejK62&#10;2phk4K7cGGQHQUrYpi918iTMWNZRJfPpfGDirxDj9P0JotWBJG10W/DFOUjkkb83tkqCC0Kb4U4l&#10;G3siNHI4sBn6sqfASGwJ1ZGoRRikS6tGlwbwB2cdybbg/vteoOLMvLc0nuVkNos6T8Zs/mpKBl57&#10;ymuPsJKgCh44G66bkHYjEmbhjsZY60TspZJTrSTHxPdpdaLer+0UdVnw9U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBhTQna4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1E5C&#10;SxriVAgpZQkDpcDqxiaOiM9R7Lbh33NMsN3Ho/eeKzezG9jJTKH3KCFZCGAGW6977CTsX+ubHFiI&#10;CrUaPBoJ3ybAprq8KFWh/RlfzGkXO0YhGAolwcY4FpyH1hqnwsKPBmn36SenIrVTx/WkzhTuBp4K&#10;seJO9UgXrBrNozXt1+7oJDzZ9fLt2e8bnm0/atXU23Vz+y7l9dX8cA8smjn+wfCrT+pQkdPBH1EH&#10;Nki4y9KUUAmpWCXAiMhzQcWBJsssAV6V/P8P1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAUPCguhQCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAYU0J2uEAAAALAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:127.15pt;width:73.95pt;height:23.5pt;flip:x;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ8KC6FAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlXdqo6WrpUkBa&#10;LtLCBziO01g4HjN2m5SvZ+yUtlrgBZEHy+OZnJk5c2Z127eGHRR6Dbbgk9GYM2UlVNruCv71y/bF&#10;gjMfhK2EAasKflSe366fP1t1LldTaMBUChmBWJ93ruBNCC7PMi8b1Qo/AqcsOWvAVgQycZdVKDpC&#10;b002HY9vsg6wcghSeU+v94OTrxN+XSsZPtW1V4GZglNtIZ2YzjKe2Xol8h0K12h5KkP8QxWt0JaS&#10;nqHuRRBsj/o3qFZLBA91GEloM6hrLVXqgbqZjJ9089gIp1IvRI53Z5r8/4OVHw+P7jOy0L+GngaY&#10;mvDuAeQ3zyxsGmF36g4RukaJihJPImVZ53x++jVS7XMfQcruA1Q0ZLEPkID6GltWG+3e/YKmjhnl&#10;oVEcz/SrPjBJj8uXy8nNnDNJrulyMZun8WQijzCRXIc+vFXQsngpONJ0UxpxePAhlnUJieEejK62&#10;2phk4K7cGGQHQUrYpi918iTMWNZRJfPpfGDirxDj9P0JotWBJG10W/DFOUjkkb83tkqCC0Kb4U4l&#10;G3siNHI4sBn6sqfASGwJ1ZGoRRikS6tGlwbwB2cdybbg/vteoOLMvLc0nuVkNos6T8Zs/mpKBl57&#10;ymuPsJKgCh44G66bkHYjEmbhjsZY60TspZJTrSTHxPdpdaLer+0UdVnw9U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDdNBXS3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZpcW&#10;agV5NMaEesGDtdXrK/sEIrtL2G2L/97tSY+Tmcx8k68n3YsTj66zBmE+i0Cwqa3qTIOwey/vHkA4&#10;T0ZRbw0j/LCDdXF9lVOm7Nm88WnrGxFKjMsIofV+yKR0dcua3MwObIL3ZUdNPsixkWqkcyjXvVxE&#10;0b3U1Jmw0NLAzy3X39ujRnhp0+X+1e4qGW8+S6rKTVolH4i3N9PTIwjPk/8LwwU/oEMRmA72aJQT&#10;PUI44hEWyyQGcbGTVQrigBBH8xhkkcv/B4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFDwoLoUAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN00FdLfAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="73C4EAEC" w14:textId="77777777" w:rsidR="003411C4" w:rsidRPr="00524640" w:rsidRDefault="003411C4" w:rsidP="003411C4">
+                    <w:p w14:paraId="54120392" w14:textId="77777777" w:rsidR="00AF6EC3" w:rsidRPr="00524640" w:rsidRDefault="00AF6EC3" w:rsidP="00AF6EC3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00524640">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>DỰ THẢO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB9C9A1" w14:textId="77777777" w:rsidR="00397BBD" w:rsidRDefault="00397BBD" w:rsidP="00721504">
-[...6 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+    <w:p w14:paraId="458A83D2" w14:textId="77777777" w:rsidR="004562A9" w:rsidRPr="002C211C" w:rsidRDefault="004562A9" w:rsidP="00E64B79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...12 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>QUY CHẾ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEFF231" w14:textId="5DBA2C69" w:rsidR="004562A9" w:rsidRPr="002C211C" w:rsidRDefault="00506FDE" w:rsidP="00E64B79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TỔ CHỨC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60A70" w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004562A9" w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐẠI HỘI ĐỒNG CỔ ĐÔNG </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>THƯỜNG</w:t>
+      </w:r>
+      <w:r w:rsidR="007A570D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NIÊN</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2230">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00316C4D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+      <w:r w:rsidR="000642B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NĂM 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292B3903" w14:textId="77777777" w:rsidR="004562A9" w:rsidRPr="002C211C" w:rsidRDefault="007973FA" w:rsidP="00E64B79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Bodytext2SmallCaps"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TỔNG CÔNG TY PHÁT ĐIỆN 2 - CÔNG TY CỔ PHẦN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3701A0" w14:textId="77777777" w:rsidR="000A109A" w:rsidRDefault="000A109A" w:rsidP="002C211C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+        <w:ind w:right="68" w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...68 lines deleted...]
-      <w:pPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4659A7" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="327"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHƯƠNG I </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EA1F54" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="327"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:right="66"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NHỮNG QUY ĐỊNH CHUNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C0B42D" w14:textId="77777777" w:rsidR="000A109A" w:rsidRPr="00FF383C" w:rsidRDefault="000A109A" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="66"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCD1A4F" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Phạm vi áp dụng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A771B20" w14:textId="0FFC667D" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="547"/>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế này đượ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c áp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dụng cho việc tổ chức Đại hội đồng cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00926E7B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đông</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4417" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thường</w:t>
+      </w:r>
+      <w:r w:rsidR="007A570D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niên</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2230">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000642B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>năm 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00820D50">
-        <w:rPr>
+      <w:r w:rsidR="008A1B8E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0040358D">
-[...11 lines deleted...]
-        <w:keepLines/>
+      <w:r w:rsidR="007973FA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tổng công ty Phát điện 2 – Công ty Cổ phần</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sau đây được gọi tắt là Đại hội)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1658469C" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế này quy định cụ thể quyền và nghĩa vụ của cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đông</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74B18" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, người đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các bên tham gia Đại hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> điều kiện, thể thức tiến hành Đại hội. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53999A0D" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đông</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0C9F" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, người đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các bên tham gia có trách nhiệm thực hiện theo các quy định tại Quy chế này. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B7B439" w14:textId="77777777" w:rsidR="00617131" w:rsidRPr="00FF383C" w:rsidRDefault="00617131" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1089BDD6" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHƯƠNG II </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F446707" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ĐIỀU KIỆN THAM DỰ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6F33" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐẠI HỘI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E31386E" w14:textId="77777777" w:rsidR="00456C3B" w:rsidRPr="00FF383C" w:rsidRDefault="00456C3B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514EB957" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Điều kiện tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54290F3A" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00DA5836" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">người đại diện theo </w:t>
+      </w:r>
+      <w:r w:rsidR="00837DF9" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đông</w:t>
+      </w:r>
+      <w:r w:rsidR="007135B2" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> là tổ chức</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có tên trong danh sách cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đông tại ngày chốt quyền tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội có quyền trực tiếp tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội hoặc uỷ quyền cho </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một hoặc một số cá nhân, tổ chức khác </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463A0EFE" w14:textId="77777777" w:rsidR="007856DC" w:rsidRPr="00FF383C" w:rsidRDefault="007856DC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Các hình thức tham dự đại hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E07D5" w14:textId="77777777" w:rsidR="007856DC" w:rsidRPr="00FF383C" w:rsidRDefault="007856DC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cổ đông được coi là tham dự và biểu quyết tại cuộc họp Đại hội đồng cổ đông trong các trường hợp sau đây:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5F3CE2" w14:textId="77777777" w:rsidR="00DA5836" w:rsidRPr="00FF383C" w:rsidRDefault="00DA5836" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:firstLine="547"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tham dự và biểu quyết trực tiếp tại cuộc họp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AFA762" w14:textId="77777777" w:rsidR="00DA5836" w:rsidRPr="00FF383C" w:rsidRDefault="00DA5836" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ủy quyền cho cá nhân, tổ chức khác tham dự và biểu quyết tại cuộc họp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB5290D" w14:textId="77777777" w:rsidR="00DA5836" w:rsidRPr="00FF383C" w:rsidRDefault="00DA5836" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tham dự và biểu quyết thông qua họp trực tuyến, bỏ phiếu điện tử hoặc hình thức điện tử khác;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF4B862" w14:textId="77777777" w:rsidR="007856DC" w:rsidRPr="00FF383C" w:rsidRDefault="00DA5836" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Gửi phiếu biểu quyết đến cuộc họp thông qua thư, fax, thư điện tử.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A524737" w14:textId="77777777" w:rsidR="00016FF3" w:rsidRDefault="00016FF3" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2182EAFD" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHƯƠNG III </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367DB5DE" w14:textId="77777777" w:rsidR="00C145D9" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>QUYỀN</w:t>
+      </w:r>
+      <w:r w:rsidR="00C145D9" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NGHĨA VỤ CỦA CỔ ĐÔNG VÀ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6C3D8" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÁC BÊN THAM GIA ĐẠI HỘI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7183DFCD" w14:textId="77777777" w:rsidR="00C145D9" w:rsidRPr="00FF383C" w:rsidRDefault="00C145D9" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2DAD5D" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="001C7F10" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nghĩa vụ của các cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1632" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông hoặc người đại diện theo ủy quyền </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5260A638" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BA5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hoặc người đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được quyền tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0BEC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, phát biểu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11614" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BA5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội, được biểu quyết tất cả các vấn đề của Đại hội theo quy định của Luật Doanh nghiệp và các văn bản pháp luật </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>có liên quan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D59FAA" w14:textId="77777777" w:rsidR="00C16D96" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tại Đại hội, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF270D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340AE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và/hoặc người đại diện theo ủy quyền của cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>khi tới tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BA5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội phải mang theo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16D96" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> các giấy tờ sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5B171E" w14:textId="77777777" w:rsidR="005A2BAF" w:rsidRPr="00FF383C" w:rsidRDefault="0005598C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Giấy xác nhận tham dự họp</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56BED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0792DC5A" w14:textId="77777777" w:rsidR="005A2BAF" w:rsidRPr="00FF383C" w:rsidRDefault="00B56BED" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Giấy đăng ký kinh doanh</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2BAF" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (đối với cổ đông tổ chức) và </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chứng minh nhân dân</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, hộ chiếu, thẻ căn cước</w:t>
+      </w:r>
+      <w:r w:rsidR="003F461E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> công dân</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoặc chứng thực cá nhân</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5F01" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> còn hiệu lực</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2312D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hợp pháp khác</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281C2550" w14:textId="77777777" w:rsidR="003464ED" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Giấy uỷ quyền (</w:t>
+      </w:r>
+      <w:r w:rsidR="009E59E9" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nếu có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2BAF" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Đối với cổ đông tổ chức, đại biểu dự họp nếu không phải là người đại diện theo </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5F01" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pháp luật phải có giấy ủy quyền. </w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trường hợp ủy quyền lại thì người tham dự phải xuất trình thêm </w:t>
+      </w:r>
+      <w:r w:rsidR="009E59E9" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>giấy</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ủy quyền ban đầu của cổ đông, người đại diện theo ủy quyền của cổ đông là tổ chứ</w:t>
+      </w:r>
+      <w:r w:rsidR="003F461E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c (nếu trước đó chưa đăng ký</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7188" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> với EVNGENCO2</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD045E1" w14:textId="5A77301C" w:rsidR="00CF6429" w:rsidRPr="00FF383C" w:rsidRDefault="005A2BAF" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đăng ký dự </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc họp</w:t>
+      </w:r>
+      <w:r w:rsidR="007856DC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại hội đồng cổ đông: cổ đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ông </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và/hoặc người đại diện theo ủy quyền của cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xuất trình các giấy tờ </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nêu tại khoản 2 Điều này</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho Ban kiểm tra tư cách cổ đông và nhận tài liệu họp</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0A95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thẻ</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0A95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>phiếu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, trong đó</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">có ghi </w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext2"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mã </w:t>
+      </w:r>
+      <w:r w:rsidR="00C909CF" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext2"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cổ đông, họ và tên của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext2"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext2"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>số c</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5973" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ổ phần sở hữu và/hoặc đại diện </w:t>
+      </w:r>
+      <w:r w:rsidR="00C909CF" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theo ủy quyền </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0DC4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có đóng dấu treo của công ty</w:t>
+      </w:r>
+      <w:r w:rsidR="003464ED" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03159E16" w14:textId="77777777" w:rsidR="00CF6429" w:rsidRPr="00FF383C" w:rsidRDefault="00F63538" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6429" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và/hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">người </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6429" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6429" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có mặt đúng thời gian quy định và làm thủ tục đăng ký với Ban tổ chức Đại hội trước khi vào phòng họp Đại hội; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5E6132" w14:textId="77777777" w:rsidR="00CF6429" w:rsidRPr="00FF383C" w:rsidRDefault="00CF6429" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63538" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và/hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">người </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63538" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đến muộn vẫn có quyền đăng ký tham dự Đại hội và tham gia biểu quyết các vấn đề tiếp theo của Đại hội. Đại hội không có trách nhiệm dừng và biểu quyết lại các vấn đề đã thông qua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C3A5A5" w14:textId="77777777" w:rsidR="00CF6429" w:rsidRPr="00FF383C" w:rsidRDefault="00CF6429" w:rsidP="00AD7892">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trong thời gian diễn ra Đại hội, các cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và/hoặc người đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phải tuân thủ theo sự hướng dẫn của </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đoàn Chủ tịch, ứng xử văn minh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và giữ trật tự</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7892" w:rsidRPr="00AD7892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rang phục đảm bảo tính lịch sự, trang trọng</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B65353" w14:textId="77777777" w:rsidR="00CF6429" w:rsidRPr="00FF383C" w:rsidRDefault="00CF6429" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và/hoặc người đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tham dự </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc họp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại hội đồng cổ đông khi muốn phát biểu ý kiến thảo luận phải được</w:t>
+      </w:r>
+      <w:r w:rsidR="00165323" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sự đồng ý của Chủ tọa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Những vấn đề đã được phát biểu và giải đáp thì không phát biểu lại tránh trùng lắp. Cổ đông và/hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">người </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5931" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cũng có thể ghi nội dung câu hỏi vào Phiếu thảo luận và chuyển cho </w:t>
+      </w:r>
+      <w:r w:rsidR="00E739AC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ư ký đại hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA793AF" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và nghĩa vụ của Ban kiểm tra tư cách cổ đông </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D97637" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ban kiểm tra tư cách cổ đông gồm 01 Trưởng ban và một số ủy viên do </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D01" w:rsidRPr="001170A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tổng công ty Phát điện 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001170A9" w:rsidRPr="001170A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Công ty cổ phần</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001170A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>chỉ định. Ban Kiểm tra tư cách cổ đông có chức năng kiểm tra</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3EEC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và báo cáo trước Đại hội về kết quả kiểm tra tư cách các cổ đông/ đại diện cổ đông tham dự Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="0051378D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; nhận giấy tờ cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đông đến họp, phát tài liệu, thẻ biểu quyết và </w:t>
+      </w:r>
+      <w:r w:rsidR="0051378D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>phiếu biểu quyết, thực hiện các công tác tổ chức khác.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F990D6D" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ban kiểm tra tư cách cổ đông có quyền </w:t>
+      </w:r>
+      <w:r w:rsidR="00127BAC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thành lập </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bộ phận giúp việc để hoàn thành nhiệm vụ của Ban. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA4C25F" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trường hợp người đến dự họp không có đầy đủ tư cách tham dự Đại hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C300A0" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thì Ban kiểm tra tư cách cổ đông có quyền từ chối quyền dự họp của người đó, từ chối </w:t>
+      </w:r>
+      <w:r w:rsidR="00E477CE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phát tài liệu phục vụ Đại hội, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F77DE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thẻ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E477CE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết và </w:t>
+      </w:r>
+      <w:r w:rsidR="004F77DE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>phiếu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E477CE" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C1A40F" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="0051378D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="560"/>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:keepLines/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và nghĩa vụ của </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C5B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đoàn chủ tịch, Chủ tọa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BF9C82" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đoàn chủ tịch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>gồm Chủ t</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ọa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và một số </w:t>
+      </w:r>
+      <w:r w:rsidR="007C69B8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viên do Đại hội biểu quyết thông qua, có chức năng điề</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4328" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>u khiển Đại hội; Chủ tọa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> là người chủ trì Đại hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E3DE85" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và nghĩa vụ của </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chủ tọa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DC9678" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điều hành các hoạt đông của </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> họp theo chương trình đã được Đại hội thông qua. Tiến hành các công việc cần thiết để </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc họp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại hội diễn ra có trật tự; </w:t>
+      </w:r>
+      <w:r w:rsidR="0051378D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và bảo đảm Đại hội phản ánh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>được mong muốn của đa số cổ đông tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118540A1" w14:textId="77777777" w:rsidR="00E74DDA" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cử một hoặc m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ột số người </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1089C" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vào Ban</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thư ký </w:t>
+      </w:r>
+      <w:r w:rsidR="00E801B6" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400D1B75" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00E74DDA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ề nghị </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một hoặc một số người </w:t>
+      </w:r>
+      <w:r w:rsidR="001222A3" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vào Ban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiểm phiếu hoặc giám sát kiểm phiếu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> để </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội </w:t>
+      </w:r>
+      <w:r w:rsidR="00E801B6" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biểu quyết </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33BB0" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thông qua</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E32F78" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hướng dẫn việc thảo luận tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc họp</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A0F1E0" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="001A5F01" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trình dự thảo về</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C5B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> những nội dung cần thiết để Đại hội biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206BEBB4" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trả lời những vấn đề do Đại hội yêu cầu hoặc chỉ định người trả lời</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673E1D3F" w14:textId="77777777" w:rsidR="00AC5AAA" w:rsidRPr="00FF383C" w:rsidRDefault="00624C5B" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyết định của </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chủ tọa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">về vấn đề trình tự, thủ tục hoặc các sự kiện phát sinh ngoài chương trình của Đại hội sẽ mang tính phán quyết cao nhất. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F4F751" w14:textId="77777777" w:rsidR="00AC5AAA" w:rsidRPr="00FF383C" w:rsidRDefault="00AC5AAA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chủ tọa có quyền hoãn cuộc họp Đại hội đồng cổ đông đã có đủ số người đăng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ký dự họp tối đa không quá 03 ngày làm việc kể từ ngày cuộc họp dự định khai mạc và chỉ được hoãn cuộc họp hoặc thay đổi địa điểm họp trong trường hợp sau đây:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C0BAD0" w14:textId="77777777" w:rsidR="00AC5AAA" w:rsidRPr="00FF383C" w:rsidRDefault="00AC5AAA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Địa điểm họp không có đủ chỗ ngồi thuận tiện cho tất cả người dự họp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB95FB" w14:textId="77777777" w:rsidR="00AC5AAA" w:rsidRPr="00FF383C" w:rsidRDefault="00AC5AAA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Phương tiện thông tin tại địa điểm họp không bảo đảm cho cổ đông dự họp tham gia, thảo luận và biểu quyết;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D457E8D" w14:textId="77777777" w:rsidR="00624C5B" w:rsidRPr="00FF383C" w:rsidRDefault="00AC5AAA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Có người dự họp cản trở, gây rối trật tự, có nguy cơ làm cho cuộc họp không được tiến hành một cách công bằng và hợp pháp</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C5B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E149BD4" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:firstLine="547"/>
-[...19 lines deleted...]
-        <w:keepLines/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quyền và nghĩa vụ của Ban thư ký Đại hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AAC043" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00F50E11" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban thư ký Đại hội gồm 01 Trưởng Ban và 02 thành viên do Chủ tọa chỉ định</w:t>
+      </w:r>
+      <w:r w:rsidR="009D11CB" w:rsidRPr="00F50E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9E9AEC" w14:textId="77777777" w:rsidR="00EB3EEC" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban thư ký Đại hội thực hiện các công việc trợ giúp theo phân công của Chủ tọa như</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3EEC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAA4A51" w14:textId="77777777" w:rsidR="00EB3EEC" w:rsidRPr="00FF383C" w:rsidRDefault="00EB3EEC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a. Ghi chép đầy đủ, trung thực nội dung diễn biến Đại hội và những vấn đề đã được cổ đông hoặc đại diện cổ đông thông qua hoặc còn lưu ý tại Đại hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF1E58E" w14:textId="77777777" w:rsidR="00EB3EEC" w:rsidRPr="00FF383C" w:rsidRDefault="00EB3EEC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b. Soạn thảo nghị quyết Đại hội và các quyết định về những vấn đề đã được thông qua tại Đại hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21007A97" w14:textId="77777777" w:rsidR="00EB3EEC" w:rsidRPr="00FF383C" w:rsidRDefault="00EB3EEC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c. Tiếp nhận phiếu đăng ký phát biểu và các câu hỏi bằng văn bản của cổ đông.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6BAC07" w14:textId="77777777" w:rsidR="00EB3EEC" w:rsidRPr="00FF383C" w:rsidRDefault="00EB3EEC" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d. Các nhiệm vụ khác theo sự phân công của Chủ tọa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB352B8" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyền và nghĩa vụ của Ban kiểm phiếu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D79564E" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban kiểm phiếu gồm 01 Trưởng ban và một số</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BA5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01D5C" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thành</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viê</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07DC3" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00074EA2" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> không phải là các ứng viên</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3320" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bầu</w:t>
+      </w:r>
+      <w:r w:rsidR="00074EA2" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vào thành viên Hội đồng quản trị</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3320" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0D19" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidR="002045BA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, nhưng không quá 05 (năm) người</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E801B6" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6108" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ại hội biểu quyế</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t thông qua theo đề nghị của Chủ tọa</w:t>
+      </w:r>
+      <w:r w:rsidR="002045BA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F0B2BF" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ban kiểm phiếu có quyền </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thành lập</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bộ phận giúp việc để hoàn thành nhiệm vụ của Ban. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77061D01" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban kiểm phiếu</w:t>
+      </w:r>
+      <w:r w:rsidR="003E27E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6283" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nhiệm vụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4093A47A" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hướng dẫn cổ đông tham dự Đại hội cách sử dụng thẻ biểu quyết; thực hiện việc đếm số </w:t>
+      </w:r>
+      <w:r w:rsidR="003F452E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thẻ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biểu quyết theo </w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thứ tự </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">từng loại: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C300A0" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thành, không tán thành</w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="003258FF" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>không có ý kiến</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngay sau khi Đại hội biểu quyết;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B19B28F" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ghi nhận kết quả </w:t>
+      </w:r>
+      <w:r w:rsidR="003F452E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phiếu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>biểu quyết của các cổ đông và</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B39" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/hoặc người</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đại diện </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B39" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theo ủy quyền </w:t>
+      </w:r>
+      <w:r w:rsidR="00624A70" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">của </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cổ đông đối với các vấn đề được lấy ý kiến thông qua tại Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00965010" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E41AC7" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tổng hợp và báo cáo Chủ tọa kết quả biểu quyết các vấn đề của đại hội;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E3FD78" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kiểm tra và công bố danh sách các ứng viên </w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hội đồng quản trị, Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457F8869" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hướng dẫn nguyên tắc, thể lệ bầu cử thành viên Hội đồng quản trị và Ban kiểm soát theo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế đề cử, ứng cử</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0972" w:rsidRPr="00FE0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bầu cử thành viên Hội đồng quản trị, Ban kiểm soát;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A0F73E" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tiến hành</w:t>
+      </w:r>
+      <w:r w:rsidR="003E27E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phát,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thu, kiểm đếm phiếu bầu cử của các cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="00624A70" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và/hoặc người đại diện theo ủy quyền của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> theo đúng số cổ phần;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6239D552" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiến hành tổng hợp kết quả kiểm phiếu và lập Biên bản kiểm phiếu bầu thành viên </w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hội đồng quản trị, Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB995C9" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Báo cáo kết quả kiểm phiếu trước đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB4288B" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>àn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giao biên bản kiểm phiếu và toàn bộ phiếu bầu cử cho</w:t>
+      </w:r>
+      <w:r w:rsidR="002710EC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thư ký đại hội;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3384453F" w14:textId="77777777" w:rsidR="00DA6283" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cùng Chủ tọa Đại hội xem xét và giải quyết khiếu nại, tố cáo về kết quả biểu quyết, kết quả bầu cử (nếu có) và báo cáo để Đại hội quyết định;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74615953" w14:textId="77777777" w:rsidR="003F452E" w:rsidRPr="00FF383C" w:rsidRDefault="00DA6283" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thực hiện các nhiệm vụ được giao khác.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516BF373" w14:textId="77777777" w:rsidR="000642B6" w:rsidRDefault="003F452E" w:rsidP="000642B6">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trong quá trình thực hiện nhiệm vụ, Ban kiểm phiếu phải làm việc trung thực, chính xác và chịu trách nhiệm về kết quả kiểm phiếu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF6A78F" w14:textId="28C05EFB" w:rsidR="00320BA5" w:rsidRPr="00FF383C" w:rsidRDefault="003F452E" w:rsidP="001033F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000642B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CHƯƠNG IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14870F7D" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRÌNH TỰ TIẾN HÀNH ĐẠI HỘI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C69EF86" w14:textId="77777777" w:rsidR="00C33B7D" w:rsidRPr="00FF383C" w:rsidRDefault="00C33B7D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2716BB9A" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điều kiện tiến hành Đại hội </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E27C735" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội được tiến hành </w:t>
+      </w:r>
+      <w:r w:rsidR="001770DC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khi có số cổ đông dự họp đại diện trên 50% tổng số </w:t>
+      </w:r>
+      <w:r w:rsidR="0019340A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>phiếu</w:t>
+      </w:r>
+      <w:r w:rsidR="001770DC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, theo danh sách cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BA5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông được lập tại thời điểm triệu tập Đại hội. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban kiểm tra tư cách cổ đông thông báo số lượng cổ đông tham dự, tổng số cổ phần có quyền biểu quyết và tỷ lệ tham dự để Đại hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C300A0" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có thể tiến hành theo quy định.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471201F0" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cách thức tiến hành Đại hội </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E12B2F" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội dự kiến diễ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16FA2" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ra trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>½</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngày. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11425922" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội thảo luận và </w:t>
+      </w:r>
+      <w:r w:rsidR="0019340A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>biểu quyết</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019340A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>theo từng vấn đề trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nội d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A173A5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ung </w:t>
+      </w:r>
+      <w:r w:rsidR="0019340A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chương trình.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39622387" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chương trình, nội dung làm việc của Đại hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F9B209" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00D4282E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chương trình và nội dung cuộc họp p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1AE8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hải được Đại hội thông qua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trong phần khai mạc</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D32" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Chương trình phải xác định </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thời gian đối với </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D32" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>từng vấn đề trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nội dung chương trình họp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2FBB63" w14:textId="77777777" w:rsidR="00D4282E" w:rsidRPr="00FF383C" w:rsidRDefault="00CE1AE8" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chỉ có Đại hội đồng cổ đông mới có quyền quyết định thay đổi chương trình họp đã được gửi kèm theo thông báo mời họp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1434C70B" w14:textId="77777777" w:rsidR="00C85814" w:rsidRPr="00FF383C" w:rsidRDefault="00C85814" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thảo luận và chất vấn tại Đại hội</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C4B10F" w14:textId="77777777" w:rsidR="00C85814" w:rsidRPr="00FF383C" w:rsidRDefault="00C85814" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ vào số lượng cổ đông tham dự và thời lượng cho phép của Đại hội, Chủ tọa Đại hội có thể lựa chọn phương pháp điều khiển cuộc họp. Cổ đông tham dự Đại hội phát biểu ý kiến thảo luận, chất vấn bằng cách giơ tay đề nghị phát biểu và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">được sự đồng ý của Chủ tọa Đại hội hoặc điền vào Phiếu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14C32" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thảo luận</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gửi cho </w:t>
+      </w:r>
+      <w:r w:rsidR="00E739AC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban Thư ký</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14C32" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Trong cùng một thời điểm chỉ có một cổ đông được quyền phát biểu. Trường hợp nhi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C300A0" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ề</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u cổ đông có ý kiến cùng lúc thì Chủ tọa sẽ mời </w:t>
+      </w:r>
+      <w:r w:rsidR="00255FF9" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lần lượt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> từng cổ đông trình bày ý kiến của mình. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC971E7" w14:textId="77777777" w:rsidR="00C85814" w:rsidRPr="00FF383C" w:rsidRDefault="00C85814" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cổ đông phát biểu ngắn gọn và tập trung vào đúng nội dung trọng tâm cần trao đổi, phù hợp với chương trình Đại hội đã thông qua. Nội dung ý kiến đề xuất của cổ đông không được vi phạm pháp luật, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1535" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">không </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liên quan đến vấn đề cá nhân hoặc vượt quá quyền hạn của doanh nghiệp. Chủ tọa Đại hội có quyền nhắc nhở hoặc đề nghị cổ đông tập trung vào nội dung trọng tâm cần phát biểu để tiết kiệm thời gian và đảm bảo chất lượng thảo luận. </w:t>
+      </w:r>
+      <w:r w:rsidR="00165323" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E238282" w14:textId="77777777" w:rsidR="00C85814" w:rsidRPr="00FF383C" w:rsidRDefault="00C85814" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại hội thống nhất tổng thời lượng phát biểu của một cổ đông tối đa không quá </w:t>
+      </w:r>
+      <w:r w:rsidR="00165323" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00165323" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (năm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phút/lần. Nếu quá thời lượng này, chủ tọa Đại hội có thể yêu cầu cổ đông lập các câu hỏi, kiến nghị thành văn bản, Ban Thư ký phải ghi nhận và Hội đồng quản trị trong phạm vi thẩm quyền của mình sẽ trả lời bằng văn bản cho cổ đông trong thời hạn 05</w:t>
+      </w:r>
+      <w:r w:rsidR="00165323" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (năm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngày làm việc kể từ thời điểm nhận được kiến nghị của cổ đông.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43529C07" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thông qua Quyết định của cuộc họp Đại hội đồng cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1632" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53389A79" w14:textId="77777777" w:rsidR="00E60A70" w:rsidRPr="00FF383C" w:rsidRDefault="00B614B3" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nghị quyết</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03B61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">về </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03B61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nội dung</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2235F" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sau đây</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1228" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">được thông qua </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2235F" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nếu được số cổ đông đại diện từ 65% tổng số phiếu biểu quyết trở lên của tất cả cổ đông tham dự và biểu quyết tại cuộc họp tán thành</w:t>
+      </w:r>
+      <w:r w:rsidR="00394720" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8AFD4F" w14:textId="77777777" w:rsidR="00AF1228" w:rsidRPr="00FF383C" w:rsidRDefault="00AF1228" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:firstLine="547"/>
-[...329 lines deleted...]
-        <w:keepLines/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Loại cổ phần và tổng số cổ phần của từng loại;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18248203" w14:textId="77777777" w:rsidR="00AF1228" w:rsidRPr="00FF383C" w:rsidRDefault="00AF1228" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:firstLine="547"/>
-[...187 lines deleted...]
-        <w:keepLines/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thay đổi ngành, nghề và lĩnh vực kinh doanh;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9C7D6A" w14:textId="77777777" w:rsidR="009F6B99" w:rsidRPr="00FF383C" w:rsidRDefault="00AF1228" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:firstLine="547"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thay đổi cơ cấu tổ chức quản lý EVNGENCO2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D841A8F" w14:textId="77777777" w:rsidR="00F45EB9" w:rsidRPr="00FF383C" w:rsidRDefault="00AF1228" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="547"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="BodyText1"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quyết định đầu tư hoặc bán tài sản của EVNGENCO2 có giá trị bằng hoặc lớn hơn 35% tổng giá trị tài sản được ghi trong báo cáo tài chính gần nhất của EVNGENCO2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFBABA0" w14:textId="77777777" w:rsidR="00502B79" w:rsidRPr="00FF383C" w:rsidRDefault="00AF1228" w:rsidP="00FF383C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="20" w:right="-4" w:firstLine="547"/>
-[...46 lines deleted...]
-        <w:widowControl/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tổ chức lại, giải thể EVNGENCO2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F4047F" w14:textId="77777777" w:rsidR="00EF25A6" w:rsidRPr="00FF383C" w:rsidRDefault="00863616" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Các nghị quyết được thông qua khi được số cổ đông sở hữu trên 50% tổng số phiếu biểu quyết của tất cả cổ đông tham dự và biểu quyết tại cuộc họp tán thành</w:t>
+      </w:r>
+      <w:r w:rsidR="00081A7E" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF25A6" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trừ quy định tại khoản 1, 3, 4 Điều này và khoản 3, 4, 6 Điều 148 Luật Doanh nghiệp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305D6124" w14:textId="77777777" w:rsidR="005C499D" w:rsidRPr="00FF383C" w:rsidRDefault="005C499D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Việc biểu quyết bầu thành viên Hội đồng quản trị và Ban kiểm soát được thực hiện theo phương thức bầu dồn phiếu, theo đó mỗi cổ đông có tổng số phiếu biểu quyết tương ứng với tổng số cổ phần sở hữu nhân với số thành viên được bầu của Hội đồng quản trị hoặc Ban kiểm soát và cổ đông có quyền dồn hết tổng số phiếu bầu của mình cho một hoặc một số ứng cử viên.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0964763A" w14:textId="77777777" w:rsidR="005C499D" w:rsidRPr="00FF383C" w:rsidRDefault="005C499D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Người trúng cử thành viên Hội đồng quản trị hoặc Kiểm soát viên được xác định theo số phiếu bầu tính từ cao xuống thấp, bắt đầu từ ứng cử viên có số phiếu bầu cao nhất cho đến khi đủ số thành viên quy định tại Điều lệ </w:t>
+      </w:r>
+      <w:r w:rsidR="0092362D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EVNGENCO2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1841DF" w14:textId="77777777" w:rsidR="005C499D" w:rsidRPr="00FF383C" w:rsidRDefault="005C499D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Trường hợp có từ 02 (hai) ứng cử viên trở lên đạt cùng số phiếu bầu như nhau cho thành viên cuối cùng của Hội đồng quản trị hoặc Ban kiểm soát thì sẽ tiến hành bầu lại trong số các ứng cử viên có số phiếu bầu ngang nhau hoặc lựa chọn theo tiêu chí </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tại Quy chế đề cử, ứng cử và bầu cử thành viên Hội đồng quản trị, Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008346DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">được thông qua tại Đại hội </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hoặc Quy c</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4A13" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hế nội bộ về quản trị EVNGENCO2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A3E7B2" w14:textId="77777777" w:rsidR="00502B79" w:rsidRPr="00FF383C" w:rsidRDefault="005C499D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Các Nghị quyết Đại hội đồng cổ đông được thông qua bằng 100% tổng số cổ phần có quyền biểu quyết là hợp pháp và có hiệu lực ngay cả khi trình tự và thủ tục thông qua nghị quyết đó vi phạm quy định của Luật Doanh nghiệp và Điều lệ EVNGENCO2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FC6FDB" w14:textId="77777777" w:rsidR="00035648" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cách thức biểu quyết thông qua các nội dung tại </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74DDA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cuộc họp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Đại hội đồng cổ đông</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5BF661" w14:textId="77777777" w:rsidR="00E60A70" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Các vấn đề trong chương trình và nội dung họp của Đại hội đều phải được Đại hội đồng cổ đông thảo luận</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4579" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết thông qua bằng Thẻ bi</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4579" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ểu quyết hoặc Phiếu biểu quyết, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trừ</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4579" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4579" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nội dung bầu thành viên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hội đồng quản trị</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4579" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sẽ được trình bày trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế đề cử, ứng cử và bầu cử thành viên Hội đồng quản trị, Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidR="008346DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được thông qua tại Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31FD5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F07CE91" w14:textId="77777777" w:rsidR="00035648" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Phương thức biểu quyết:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C56A8" w14:textId="77777777" w:rsidR="00035648" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phương thức giơ “Thẻ biểu quyết”: Khi tiến hành biểu quyết tại Đại hội, mỗi cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidR="00130F8A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và/hoặc đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông biểu quyết thì giơ thẻ biểu quyết lên cao, </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hương thức này được dùng để thông qua các nội dung khác trừ Báo cáo</w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ờ trình tại Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E55DE5" w14:textId="77777777" w:rsidR="00C85814" w:rsidRPr="00FF383C" w:rsidRDefault="00C85814" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Việc xác định kết quả biểu quyết được tiến hành bằng cách đếm số </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thẻ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết tán thành, số </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thẻ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết không tán thành và số </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thẻ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biểu quyết không có ý kiến, trường hợp cổ đông không giơ thẻ biểu quyết được coi là không có ý</w:t>
+      </w:r>
+      <w:r w:rsidR="00462A2B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiến. Với từng vấn đề xin ý kiế</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n biểu quyết, các cổ đông chỉ được giơ thẻ biểu quyết một lần</w:t>
+      </w:r>
+      <w:r w:rsidR="00127BAC" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3550057D" w14:textId="63003F7C" w:rsidR="00035648" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phương thức nộp “Phiếu biểu quyết”: mỗi cổ đông </w:t>
+      </w:r>
+      <w:r w:rsidR="00130F8A" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>và/hoặc đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được phát </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>01 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>một</w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phiếu biểu quyết trong đó có </w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>03 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00581C95" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ý kiến: tán thành, không tán thành</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> không có ý kiến với từng nội dung biểu quyết. Đại biểu sẽ đánh dấu “X” vào ô mình chọn, sau đó ký và ghi rõ họ tên nộp vào </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95963" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thùng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phiếu theo hướng dẫn của Ban kiểm phiếu. Phương thức </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95963" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>này được dùng để thông qua các B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>áo cáo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95963" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ờ trình tại Đại hội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EF6A72" w14:textId="77777777" w:rsidR="00035648" w:rsidRPr="00FF383C" w:rsidRDefault="00035648" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tính hợp lệ của phiếu biểu quyết</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D36FAE" w14:textId="77777777" w:rsidR="0015679C" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phiếu biểu quyết hợp lệ: là phiếu theo mẫu in sẵn do </w:t>
+      </w:r>
+      <w:r w:rsidR="006B1115">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phát ra, không tẩy xóa, cạo sửa, không viết thêm nội dung nào khác ngoài quy định</w:t>
+      </w:r>
+      <w:r w:rsidR="00003483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, có đóng dấu của Công ty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và phải có chữ ký của đại biểu tham dự</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6E72" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A703F00" w14:textId="0F81CE71" w:rsidR="0015679C" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trên phiếu biểu quyết, nội dung biểu quyết (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Báo cáo, Tờ trình</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) hợp lệ khi đại biểu đánh dấu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “X” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chọn </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>01 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>một</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>03 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ô biểu quyết: tán thành, không tán thành</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> không có ý kiến.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2DC635" w14:textId="77777777" w:rsidR="0015679C" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Phiếu biểu quyết không hợp lệ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2CF1" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00583CE3" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A19A59D" w14:textId="77777777" w:rsidR="0015679C" w:rsidRPr="00F749EC" w:rsidRDefault="00F749EC" w:rsidP="00F749EC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F749EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Phiếu có ghi nhiều ý kiến khác nhau trong cùng một nội dung biểu quyết thì phần</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F749EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>biểu quyết đó không hợp lệ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7FEF" w:rsidRPr="00F749EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F34105" w14:textId="77777777" w:rsidR="00EA7262" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phiếu không theo mẫu in sẵn do </w:t>
+      </w:r>
+      <w:r w:rsidR="00713AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phát ra, tẩy xóa, cạo sửa, không có chữ ký của đại biểu tham dự, </w:t>
+      </w:r>
+      <w:r w:rsidR="00785A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>không có</w:t>
+      </w:r>
+      <w:r w:rsidR="00003483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đóng</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dấu của Công ty, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>khi đó tất cả nội dung biểu quyết trên phiếu biểu quyết là không hợp lệ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03120D26" w14:textId="77777777" w:rsidR="0015679C" w:rsidRPr="00D353F2" w:rsidRDefault="00C7650E" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0015679C" w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bầu thành viên Hội đồng quản trị, Ban kiểm soát </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668F2459" w14:textId="77777777" w:rsidR="0015679C" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Việc bầu thành viên Hội đồng quản trị, Ban </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7650E" w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iểm soát thực hiện theo </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0972" w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế đề cử, ứng cử và bầu cử thành viên Hội đồng quản trị, Ban kiểm soát</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A5D" w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được thông qua tại Đại hội</w:t>
+      </w:r>
+      <w:r w:rsidR="00970C1E" w:rsidRPr="00D353F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72575C" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00F810FA" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6B99" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghị quyết, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Biên bản cuộc họp Đại hội đồng cổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1632" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1E61" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đông </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698E138D" w14:textId="77777777" w:rsidR="0055332A" w:rsidRPr="00FF383C" w:rsidRDefault="0015679C" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biên bản và Nghị quyết Đại hội đồng cổ đông phải lập xong và thông qua trước khi bế mạc cuộc họp, được </w:t>
+      </w:r>
+      <w:r w:rsidR="00F810FA" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ban T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hư ký Đại hội lưu giữ </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6B99" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tại trụ sở chính của EVNGENCO2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A90EBBB" w14:textId="77777777" w:rsidR="009C0FB8" w:rsidRPr="00FF383C" w:rsidRDefault="009C0FB8" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B020CC" w14:textId="77777777" w:rsidR="006D0FB8" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CHƯƠNG V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B444D5" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E73755" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐIỀU KHOẢN KHÁC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78429037" w14:textId="77777777" w:rsidR="0022305D" w:rsidRPr="00FF383C" w:rsidRDefault="0022305D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA3941B" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trường hợp tổ chức họp Đại hội không thành </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7588AF" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trường hợp cuộc họp Đại hội lần thứ nhất không đủ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0FB8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>điều kiện tiến hành theo quy định tại Điều 9 Quy chế này</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB019B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong thời hạn 30 (ba mươi) phút kể từ thời điểm xác định khai mạc Đại hội, người triệu tập họp hủy cuộc họp. Thông báo mời họp lần thứ hai phải được gửi trong thời hạn 30 (ba mươi) ngày kể từ ngày dự định họp lần thứ nhất. Cuộc họp Đại hội đồng cổ đông triệu tập lần thứ hai chỉ được tiến hành khi có số cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0FB8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và/hoặc đại diện theo ủy quyền</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0FB8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của cổ đông</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0FB8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB019B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dự họp đại diện từ 33% tổng số phiếu biểu quyết trở lên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A094FE2" w14:textId="77777777" w:rsidR="00EC1E61" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trường hợp cuộc họp triệu tập lần thứ </w:t>
+      </w:r>
+      <w:r w:rsidR="0022305D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> không đủ</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0FB8" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">điều kiện tiến hành theo quy định tại khoản 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB019B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iều này </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB019B" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trong thời hạn 30 (ba mươi) phút kể từ thời điểm ấn định khai mạc đại hội. Thông báo mời họp lần thứ ba phải được gửi trong thời hạn 20 (hai mươi) ngày kể từ ngày dự định họp lần thứ hai. Trong trường hợp này, đại hội được tiến hành không phụ thuộc vào tổng số phiếu có quyền biểu quyết của các cổ đông dự họp, được coi là hợp lệ và có quyền quyết định tất cả các vấn đề dự kiến được phê chuẩn tại cuộc họp Đại hội đồng cổ đông lần thứ nhất</w:t>
+      </w:r>
+      <w:r w:rsidR="0022305D" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424A4E51" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRPr="00FF383C" w:rsidRDefault="00DD59C2" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E95DE45" w14:textId="77777777" w:rsidR="006A247D" w:rsidRDefault="006A247D" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AB62A0" w14:textId="10C4F273" w:rsidR="006D0FB8" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CHƯƠNG VI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F36EDD" w14:textId="77777777" w:rsidR="00B444D5" w:rsidRPr="00FF383C" w:rsidRDefault="00EC1E61" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐIỀU KHOẢN THI HÀNH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F0ECDA" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRPr="00FF383C" w:rsidRDefault="00DD59C2" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="8222"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="68" w:firstLine="425"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABB357F" w14:textId="77777777" w:rsidR="001D1DD4" w:rsidRPr="00FF383C" w:rsidRDefault="00DD59C2" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1DD4" w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Điều khoản thi hành</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B001BDC" w14:textId="21789ED5" w:rsidR="001D1DD4" w:rsidRPr="00FF383C" w:rsidRDefault="001D1DD4" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quy chế này gồm 6 chương, 18 điều, được thông qua ngày ... tháng .... </w:t>
+      </w:r>
+      <w:r w:rsidR="000642B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>năm 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và có hiệu lực ngay sau khi Đại hội biểu quyết thông qua. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E398EC8" w14:textId="77777777" w:rsidR="001D1DD4" w:rsidRPr="00FF383C" w:rsidRDefault="001D1DD4" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Chủ tọa chịu trách nhiệm điều hành Đại hội theo Quy chế này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5127498D" w14:textId="77777777" w:rsidR="001D1DD4" w:rsidRPr="00FF383C" w:rsidRDefault="001D1DD4" w:rsidP="00FF383C">
+      <w:pPr>
+        <w:pStyle w:val="CM3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...157 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF383C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Các cổ đông hoặc người đại diện theo ủy quyền và những người tham dự Đại hội có trách nhiệm thực hiện các quy định tại Quy chế này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3D7738" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRPr="00DD59C2" w:rsidRDefault="00DD59C2" w:rsidP="00DD59C2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3046"/>
-        <w:gridCol w:w="6026"/>
+        <w:gridCol w:w="4697"/>
+        <w:gridCol w:w="4698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00721504" w:rsidRPr="0040358D" w14:paraId="1AA5EAD8" w14:textId="77777777" w:rsidTr="00013D26">
+      <w:tr w:rsidR="00DD59C2" w14:paraId="67ED065E" w14:textId="77777777" w:rsidTr="00DD59C2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="4697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C1E75C" w14:textId="77777777" w:rsidR="00721504" w:rsidRPr="0040358D" w:rsidRDefault="00721504" w:rsidP="00013D26">
+          <w:p w14:paraId="301386BF" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRDefault="00DD59C2" w:rsidP="00DD59C2">
             <w:pPr>
-              <w:pStyle w:val="Heading11"/>
-[...10 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Default"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="4698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD58F63" w14:textId="77777777" w:rsidR="00721504" w:rsidRPr="0040358D" w:rsidRDefault="00721504" w:rsidP="00013D26">
+          <w:p w14:paraId="78251A56" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRDefault="00DD59C2" w:rsidP="00DD59C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040358D">
+            <w:r w:rsidRPr="002C211C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>TM. ĐẠI HỘI ĐỒNG CỔ ĐÔNG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEA9013" w14:textId="77777777" w:rsidR="00721504" w:rsidRPr="0040358D" w:rsidRDefault="00721504" w:rsidP="00013D26">
+          <w:p w14:paraId="427043FD" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRDefault="00DD59C2" w:rsidP="00DD59C2">
             <w:pPr>
-              <w:ind w:right="144"/>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C211C">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>CHỦ TỌA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11C59FD8" w14:textId="77777777" w:rsidR="00721504" w:rsidRPr="00524640" w:rsidRDefault="00721504" w:rsidP="00524640">
-      <w:pPr>
+    <w:p w14:paraId="0B1A2C9A" w14:textId="77777777" w:rsidR="00DD59C2" w:rsidRPr="00DD59C2" w:rsidRDefault="00DD59C2" w:rsidP="00DD59C2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062DCB5E" w14:textId="77777777" w:rsidR="00623281" w:rsidRPr="002C211C" w:rsidRDefault="00623281" w:rsidP="002C211C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="278" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="60606EAA" w14:textId="77777777" w:rsidR="00524640" w:rsidRPr="00BE6416" w:rsidRDefault="00524640" w:rsidP="00524640">
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DF8A33" w14:textId="77777777" w:rsidR="00623281" w:rsidRPr="00BE6416" w:rsidRDefault="00623281" w:rsidP="002C211C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="278" w:firstLine="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C211C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC59116" w14:textId="77777777" w:rsidR="006D0FB8" w:rsidRPr="00BE6416" w:rsidRDefault="006D0FB8" w:rsidP="00623281">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:right="278" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D7FDF43" w14:textId="77777777" w:rsidR="00B02674" w:rsidRDefault="00B02674" w:rsidP="00C70716">
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00B02674" w:rsidSect="00A4275F">
+    <w:sectPr w:rsidR="006D0FB8" w:rsidRPr="00BE6416" w:rsidSect="003B3A13">
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="even" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="242" w:gutter="0"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C74D7A9" w14:textId="77777777" w:rsidR="00FE2D38" w:rsidRDefault="00FE2D38">
+    <w:p w14:paraId="741F0E6E" w14:textId="77777777" w:rsidR="00537F9E" w:rsidRDefault="00537F9E" w:rsidP="00695BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24BE271E" w14:textId="77777777" w:rsidR="00FE2D38" w:rsidRDefault="00FE2D38">
+    <w:p w14:paraId="5E2BC68F" w14:textId="77777777" w:rsidR="00537F9E" w:rsidRDefault="00537F9E" w:rsidP="00695BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...89 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C625398" w14:textId="77777777" w:rsidR="00FE2D38" w:rsidRDefault="00FE2D38">
+    <w:p w14:paraId="2A0F4D21" w14:textId="77777777" w:rsidR="00537F9E" w:rsidRDefault="00537F9E" w:rsidP="00695BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75038CD6" w14:textId="77777777" w:rsidR="00FE2D38" w:rsidRDefault="00FE2D38">
+    <w:p w14:paraId="5790E27B" w14:textId="77777777" w:rsidR="00537F9E" w:rsidRDefault="00537F9E" w:rsidP="00695BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1896339988"/>
+      <w:id w:val="484206293"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1B46EE7C" w14:textId="77777777" w:rsidR="00D2473D" w:rsidRDefault="00D2473D">
+      <w:p w14:paraId="009B036F" w14:textId="77777777" w:rsidR="00C145D9" w:rsidRPr="00C145D9" w:rsidRDefault="00C145D9" w:rsidP="00C145D9">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
         </w:pPr>
-      </w:p>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00C145D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C145D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C145D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0031663B">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C145D9">
           <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5BD133A9" w14:textId="77777777" w:rsidR="00E81C5B" w:rsidRDefault="00E81C5B">
-[...35 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="87B46EA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F5A4FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B14EDD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -2432,51 +8983,51 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="746E264A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2491,54 +9042,54 @@
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000052"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A31B62C"/>
+    <w:tmpl w:val="57A61A28"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
@@ -2550,51 +9101,51 @@
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB82AEFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2609,233 +9160,642 @@
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0127EF4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D7A7046"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="065779FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2DC0EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F9CC9320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0956A788"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE785B5D"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2C48FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67A725E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E212C33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48D6A90C"/>
+    <w:lvl w:ilvl="0" w:tplc="C4FC7BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Điều %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
-        <w:bCs/>
-[...72 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AC23DE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67A725E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5401A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66347958"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23BD3EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -2869,51 +9829,51 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="248544DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B338F4CE"/>
     <w:lvl w:ilvl="0" w:tplc="E6A83A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -2947,119 +9907,51 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...67 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2689178D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A14AF38"/>
     <w:lvl w:ilvl="0" w:tplc="EFAE98EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3128,51 +10020,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286678C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99F85BC6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3241,51 +10133,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2994427C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D36117C"/>
     <w:lvl w:ilvl="0" w:tplc="29D08E4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Điều %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3355,51 +10247,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B910A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="141CC28A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3441,51 +10333,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D793917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36BACF84"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3554,163 +10446,319 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379D3A8D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DDDC69D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FAB46FBC"/>
-    <w:lvl w:ilvl="0" w:tplc="957E74C8">
+    <w:tmpl w:val="06D1F51E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FA0710"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2DC0EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F9CC9320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CC7899"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2E6B030"/>
+    <w:lvl w:ilvl="0" w:tplc="CC36B4EC">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="+"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38664E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08DC3C58"/>
     <w:lvl w:ilvl="0" w:tplc="577A540E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
@@ -3782,51 +10830,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="11160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391D3D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="237C8E76"/>
     <w:lvl w:ilvl="0" w:tplc="DD2C929A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3871,51 +10919,241 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39A80ECA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67A725E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D977D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17C68CF2"/>
+    <w:lvl w:ilvl="0" w:tplc="F0D022C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C0660CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -3949,141 +11187,164 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA5127F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D605BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="533E0C02"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="A1EC430E"/>
+    <w:lvl w:ilvl="0" w:tplc="8D06BE86">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42770652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="632CE48C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4125,51 +11386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4325135F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -4203,51 +11464,129 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AFA25D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8A0C143"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="492C534B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -4281,51 +11620,51 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F967DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9E2B32A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4367,51 +11706,129 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501620F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67A725E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50690E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFB2F2AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4453,51 +11870,129 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524574DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67A725E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F3F49F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DC0EEC"/>
     <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -4531,414 +12026,215 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62547142"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C109C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="61D20DE2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="EB3E440C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...119 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="676A2311"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2DC0EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="F9CC9320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
-[...53 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E471EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBC8561E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4980,257 +12276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...205 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B5B2F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="761C904A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5272,51 +12362,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C563FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC80F45E"/>
     <w:lvl w:ilvl="0" w:tplc="D0468C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -5385,51 +12475,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE237D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE7A2F64"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5471,51 +12561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DFA422F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9ACAC14"/>
     <w:lvl w:ilvl="0" w:tplc="42CE5624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
@@ -5549,1023 +12639,759 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1168710198">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="1" w16cid:durableId="231283531">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="37508154">
+  <w:num w:numId="2" w16cid:durableId="1344474777">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="127825134">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="394205649">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1164276330">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1800762204">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="39207802">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1735156466">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1170439720">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="49888566">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="172957487">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="929892897">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="156968756">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="863711097">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1170172786">
+  <w:num w:numId="15" w16cid:durableId="453837324">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="930357738">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1568566945">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1081760861">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="416680260">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1337222732">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1086459395">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="545947131">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1684043810">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="147600527">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1512573615">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="420220608">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="57213942">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="27" w16cid:durableId="1465998500">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1365599476">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="28" w16cid:durableId="869026584">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="540558861">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="29" w16cid:durableId="38213070">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1526749603">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="30" w16cid:durableId="2138255484">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1884248326">
+  <w:num w:numId="31" w16cid:durableId="1921988637">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1910310707">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1695420675">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1930042075">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="995382379">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1526752950">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1507473028">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="987706921">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="306471845">
-[...44 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="856119690">
+  <w:num w:numId="39" w16cid:durableId="426119145">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2007973926">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="40" w16cid:durableId="1743680709">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="96217884">
+  <w:num w:numId="41" w16cid:durableId="225267827">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1701974406">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="42" w16cid:durableId="428238173">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="866287222">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="43" w16cid:durableId="1843088204">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1782072289">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="44" w16cid:durableId="493180113">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A10DF1"/>
-[...118 lines deleted...]
-    <w:rsid w:val="002873F6"/>
+    <w:rsidRoot w:val="00EC1E61"/>
+    <w:rsid w:val="00000850"/>
+    <w:rsid w:val="00002F5B"/>
+    <w:rsid w:val="00003483"/>
+    <w:rsid w:val="00016FF3"/>
+    <w:rsid w:val="000202CA"/>
+    <w:rsid w:val="000325F4"/>
+    <w:rsid w:val="00033B25"/>
+    <w:rsid w:val="00034E44"/>
+    <w:rsid w:val="00035648"/>
+    <w:rsid w:val="00054530"/>
+    <w:rsid w:val="0005598C"/>
+    <w:rsid w:val="000642B6"/>
+    <w:rsid w:val="00074EA2"/>
+    <w:rsid w:val="00076ED6"/>
+    <w:rsid w:val="00081A7E"/>
+    <w:rsid w:val="00085C57"/>
+    <w:rsid w:val="000949E3"/>
+    <w:rsid w:val="00096198"/>
+    <w:rsid w:val="000A0B3C"/>
+    <w:rsid w:val="000A109A"/>
+    <w:rsid w:val="000A405E"/>
+    <w:rsid w:val="000B6A2C"/>
+    <w:rsid w:val="000C299F"/>
+    <w:rsid w:val="000C566D"/>
+    <w:rsid w:val="000C6F40"/>
+    <w:rsid w:val="000D15E0"/>
+    <w:rsid w:val="000D4579"/>
+    <w:rsid w:val="000D6E72"/>
+    <w:rsid w:val="000E017C"/>
+    <w:rsid w:val="000E6842"/>
+    <w:rsid w:val="001033F3"/>
+    <w:rsid w:val="00103581"/>
+    <w:rsid w:val="00113223"/>
+    <w:rsid w:val="00116166"/>
+    <w:rsid w:val="001170A9"/>
+    <w:rsid w:val="001222A3"/>
+    <w:rsid w:val="001226F5"/>
+    <w:rsid w:val="001247B8"/>
+    <w:rsid w:val="001265CB"/>
+    <w:rsid w:val="00127BAC"/>
+    <w:rsid w:val="00130F8A"/>
+    <w:rsid w:val="001377E6"/>
+    <w:rsid w:val="0015679C"/>
+    <w:rsid w:val="00161E16"/>
+    <w:rsid w:val="00163D4A"/>
+    <w:rsid w:val="00165323"/>
+    <w:rsid w:val="001765D2"/>
+    <w:rsid w:val="001770DC"/>
+    <w:rsid w:val="00182782"/>
+    <w:rsid w:val="0019340A"/>
+    <w:rsid w:val="001A324B"/>
+    <w:rsid w:val="001A5F01"/>
+    <w:rsid w:val="001B024B"/>
+    <w:rsid w:val="001B1085"/>
+    <w:rsid w:val="001B3E8B"/>
+    <w:rsid w:val="001C7F10"/>
+    <w:rsid w:val="001D1DD4"/>
+    <w:rsid w:val="001E0237"/>
+    <w:rsid w:val="001E5931"/>
+    <w:rsid w:val="001F2230"/>
+    <w:rsid w:val="001F3AF9"/>
+    <w:rsid w:val="001F5B9C"/>
+    <w:rsid w:val="001F7484"/>
+    <w:rsid w:val="002045BA"/>
+    <w:rsid w:val="0021142A"/>
+    <w:rsid w:val="00220B51"/>
+    <w:rsid w:val="0022305D"/>
+    <w:rsid w:val="00225957"/>
+    <w:rsid w:val="002343A0"/>
+    <w:rsid w:val="00235DD6"/>
+    <w:rsid w:val="002477FF"/>
+    <w:rsid w:val="0025460C"/>
+    <w:rsid w:val="00255FF9"/>
+    <w:rsid w:val="002710EC"/>
+    <w:rsid w:val="002722FC"/>
+    <w:rsid w:val="00277EF4"/>
+    <w:rsid w:val="002822E1"/>
     <w:rsid w:val="00287DA6"/>
-    <w:rsid w:val="00295AE3"/>
-[...150 lines deleted...]
-    <w:rsid w:val="00626182"/>
+    <w:rsid w:val="002955A9"/>
+    <w:rsid w:val="002A2C24"/>
+    <w:rsid w:val="002B0248"/>
+    <w:rsid w:val="002B39FA"/>
+    <w:rsid w:val="002C128C"/>
+    <w:rsid w:val="002C211C"/>
+    <w:rsid w:val="002C5D50"/>
+    <w:rsid w:val="002C793A"/>
+    <w:rsid w:val="002D4B22"/>
+    <w:rsid w:val="002D6108"/>
+    <w:rsid w:val="002D7360"/>
+    <w:rsid w:val="002E7F92"/>
+    <w:rsid w:val="002F006D"/>
+    <w:rsid w:val="002F3320"/>
+    <w:rsid w:val="002F4E1E"/>
+    <w:rsid w:val="0030605C"/>
+    <w:rsid w:val="0031663B"/>
+    <w:rsid w:val="00320BA5"/>
+    <w:rsid w:val="003231B9"/>
+    <w:rsid w:val="003258FF"/>
+    <w:rsid w:val="00333FD0"/>
+    <w:rsid w:val="003440A6"/>
+    <w:rsid w:val="003464ED"/>
+    <w:rsid w:val="003630C7"/>
+    <w:rsid w:val="003806FA"/>
+    <w:rsid w:val="00387E7C"/>
+    <w:rsid w:val="003924F9"/>
+    <w:rsid w:val="00393C7A"/>
+    <w:rsid w:val="00394720"/>
+    <w:rsid w:val="003A7F9D"/>
+    <w:rsid w:val="003B3A13"/>
+    <w:rsid w:val="003B4A13"/>
+    <w:rsid w:val="003C5BAF"/>
+    <w:rsid w:val="003D2FF0"/>
+    <w:rsid w:val="003E27E9"/>
+    <w:rsid w:val="003F452E"/>
+    <w:rsid w:val="003F461E"/>
+    <w:rsid w:val="00406235"/>
+    <w:rsid w:val="00431BD1"/>
+    <w:rsid w:val="00433AA3"/>
+    <w:rsid w:val="004465CD"/>
+    <w:rsid w:val="00453162"/>
+    <w:rsid w:val="004562A9"/>
+    <w:rsid w:val="00456C3B"/>
+    <w:rsid w:val="00462A2B"/>
+    <w:rsid w:val="004747A2"/>
+    <w:rsid w:val="00482BAF"/>
+    <w:rsid w:val="0048625F"/>
+    <w:rsid w:val="004A447A"/>
+    <w:rsid w:val="004A4D30"/>
+    <w:rsid w:val="004A5ADE"/>
+    <w:rsid w:val="004A7ACE"/>
+    <w:rsid w:val="004B0268"/>
+    <w:rsid w:val="004B1B88"/>
+    <w:rsid w:val="004B3F17"/>
+    <w:rsid w:val="004B418C"/>
+    <w:rsid w:val="004D0D84"/>
+    <w:rsid w:val="004D2EF1"/>
+    <w:rsid w:val="004E1ECB"/>
+    <w:rsid w:val="004F18CC"/>
+    <w:rsid w:val="004F4328"/>
+    <w:rsid w:val="004F441B"/>
+    <w:rsid w:val="004F77DE"/>
+    <w:rsid w:val="00502B79"/>
+    <w:rsid w:val="00506FDE"/>
+    <w:rsid w:val="0051378D"/>
+    <w:rsid w:val="00536EB6"/>
+    <w:rsid w:val="00537F9E"/>
+    <w:rsid w:val="00542C86"/>
+    <w:rsid w:val="0055332A"/>
+    <w:rsid w:val="00555FF6"/>
+    <w:rsid w:val="00581C95"/>
+    <w:rsid w:val="00583CE3"/>
+    <w:rsid w:val="00585322"/>
+    <w:rsid w:val="005A0353"/>
+    <w:rsid w:val="005A2BAF"/>
+    <w:rsid w:val="005A5B10"/>
+    <w:rsid w:val="005B37F6"/>
+    <w:rsid w:val="005B5EF2"/>
+    <w:rsid w:val="005B6BEB"/>
+    <w:rsid w:val="005C499D"/>
+    <w:rsid w:val="005C4A54"/>
+    <w:rsid w:val="005C79D1"/>
+    <w:rsid w:val="005D6DC8"/>
+    <w:rsid w:val="005E6F65"/>
+    <w:rsid w:val="005F0BC8"/>
+    <w:rsid w:val="006042E1"/>
+    <w:rsid w:val="00607052"/>
+    <w:rsid w:val="006110C9"/>
+    <w:rsid w:val="00617131"/>
+    <w:rsid w:val="00623281"/>
+    <w:rsid w:val="00624A70"/>
+    <w:rsid w:val="00624C5B"/>
+    <w:rsid w:val="00625E60"/>
     <w:rsid w:val="00633C4B"/>
-    <w:rsid w:val="00634FF8"/>
-[...278 lines deleted...]
-    <w:rsid w:val="00CF1683"/>
+    <w:rsid w:val="0065013E"/>
+    <w:rsid w:val="00651076"/>
+    <w:rsid w:val="006518C3"/>
+    <w:rsid w:val="00680498"/>
+    <w:rsid w:val="00684CF9"/>
+    <w:rsid w:val="006870B1"/>
+    <w:rsid w:val="00690CDF"/>
+    <w:rsid w:val="00695BFA"/>
+    <w:rsid w:val="00697ECD"/>
+    <w:rsid w:val="006A0E2C"/>
+    <w:rsid w:val="006A247D"/>
+    <w:rsid w:val="006B1115"/>
+    <w:rsid w:val="006B3C08"/>
+    <w:rsid w:val="006B44A0"/>
+    <w:rsid w:val="006C2110"/>
+    <w:rsid w:val="006D0B3E"/>
+    <w:rsid w:val="006D0FB8"/>
+    <w:rsid w:val="006F188E"/>
+    <w:rsid w:val="007002E3"/>
+    <w:rsid w:val="00703C02"/>
+    <w:rsid w:val="007135B2"/>
+    <w:rsid w:val="00713AB9"/>
+    <w:rsid w:val="0071705E"/>
+    <w:rsid w:val="0072186E"/>
+    <w:rsid w:val="00730583"/>
+    <w:rsid w:val="007455C5"/>
+    <w:rsid w:val="00773751"/>
+    <w:rsid w:val="007856DC"/>
+    <w:rsid w:val="00785A5D"/>
+    <w:rsid w:val="007973FA"/>
+    <w:rsid w:val="007A570D"/>
+    <w:rsid w:val="007B0BEC"/>
+    <w:rsid w:val="007B0D19"/>
+    <w:rsid w:val="007B0DC4"/>
+    <w:rsid w:val="007B31B6"/>
+    <w:rsid w:val="007C0E77"/>
+    <w:rsid w:val="007C69B8"/>
+    <w:rsid w:val="007D485A"/>
+    <w:rsid w:val="007D7188"/>
+    <w:rsid w:val="007E3722"/>
+    <w:rsid w:val="007E407F"/>
+    <w:rsid w:val="007E7401"/>
+    <w:rsid w:val="00800E96"/>
+    <w:rsid w:val="00801D70"/>
+    <w:rsid w:val="00802C44"/>
+    <w:rsid w:val="00814DEB"/>
+    <w:rsid w:val="0081717D"/>
+    <w:rsid w:val="008346DF"/>
+    <w:rsid w:val="00837DF9"/>
+    <w:rsid w:val="00840105"/>
+    <w:rsid w:val="00841164"/>
+    <w:rsid w:val="00857CEB"/>
+    <w:rsid w:val="00863616"/>
+    <w:rsid w:val="00877521"/>
+    <w:rsid w:val="00881254"/>
+    <w:rsid w:val="00887E49"/>
+    <w:rsid w:val="008A1B8E"/>
+    <w:rsid w:val="008B77D4"/>
+    <w:rsid w:val="008D1D01"/>
+    <w:rsid w:val="008E43EF"/>
+    <w:rsid w:val="008F46D5"/>
+    <w:rsid w:val="00901624"/>
+    <w:rsid w:val="0092362D"/>
+    <w:rsid w:val="00926E7B"/>
+    <w:rsid w:val="00926ED9"/>
+    <w:rsid w:val="009348EA"/>
+    <w:rsid w:val="0095408F"/>
+    <w:rsid w:val="0096181F"/>
+    <w:rsid w:val="00961847"/>
+    <w:rsid w:val="00962805"/>
+    <w:rsid w:val="00965010"/>
+    <w:rsid w:val="00970C1E"/>
+    <w:rsid w:val="009806C5"/>
+    <w:rsid w:val="00987397"/>
+    <w:rsid w:val="009946E3"/>
+    <w:rsid w:val="00995182"/>
+    <w:rsid w:val="00995C32"/>
+    <w:rsid w:val="00997937"/>
+    <w:rsid w:val="009A2540"/>
+    <w:rsid w:val="009C0A95"/>
+    <w:rsid w:val="009C0FB8"/>
+    <w:rsid w:val="009D11CB"/>
+    <w:rsid w:val="009D40F0"/>
+    <w:rsid w:val="009E59E9"/>
+    <w:rsid w:val="009F6B99"/>
+    <w:rsid w:val="00A03AC1"/>
+    <w:rsid w:val="00A03B61"/>
+    <w:rsid w:val="00A1089C"/>
+    <w:rsid w:val="00A10979"/>
+    <w:rsid w:val="00A14C32"/>
+    <w:rsid w:val="00A173A5"/>
+    <w:rsid w:val="00A17D9F"/>
+    <w:rsid w:val="00A2312D"/>
+    <w:rsid w:val="00A24B3F"/>
+    <w:rsid w:val="00A36258"/>
+    <w:rsid w:val="00A543CA"/>
+    <w:rsid w:val="00A74EC0"/>
+    <w:rsid w:val="00A9110E"/>
+    <w:rsid w:val="00A95963"/>
+    <w:rsid w:val="00AA0C9F"/>
+    <w:rsid w:val="00AA7922"/>
+    <w:rsid w:val="00AB0FC4"/>
+    <w:rsid w:val="00AB1492"/>
+    <w:rsid w:val="00AC5AAA"/>
+    <w:rsid w:val="00AD2CF1"/>
+    <w:rsid w:val="00AD55D7"/>
+    <w:rsid w:val="00AD5AA8"/>
+    <w:rsid w:val="00AD7892"/>
+    <w:rsid w:val="00AE1FD1"/>
+    <w:rsid w:val="00AE5973"/>
+    <w:rsid w:val="00AE6347"/>
+    <w:rsid w:val="00AF1228"/>
+    <w:rsid w:val="00AF1B39"/>
+    <w:rsid w:val="00AF6EC3"/>
+    <w:rsid w:val="00B005FC"/>
+    <w:rsid w:val="00B043FC"/>
+    <w:rsid w:val="00B07DC3"/>
+    <w:rsid w:val="00B14DD6"/>
+    <w:rsid w:val="00B2222F"/>
+    <w:rsid w:val="00B2235F"/>
+    <w:rsid w:val="00B23762"/>
+    <w:rsid w:val="00B444D5"/>
+    <w:rsid w:val="00B56BED"/>
+    <w:rsid w:val="00B614B3"/>
+    <w:rsid w:val="00B72829"/>
+    <w:rsid w:val="00B7788A"/>
+    <w:rsid w:val="00B87C1F"/>
+    <w:rsid w:val="00BA41CB"/>
+    <w:rsid w:val="00BB28FC"/>
+    <w:rsid w:val="00BB3A03"/>
+    <w:rsid w:val="00BC3680"/>
+    <w:rsid w:val="00BC6F33"/>
+    <w:rsid w:val="00BD606C"/>
+    <w:rsid w:val="00BE61BC"/>
+    <w:rsid w:val="00BE6416"/>
+    <w:rsid w:val="00C0763C"/>
+    <w:rsid w:val="00C12A84"/>
+    <w:rsid w:val="00C145D9"/>
+    <w:rsid w:val="00C15D32"/>
+    <w:rsid w:val="00C16D96"/>
+    <w:rsid w:val="00C16FA2"/>
+    <w:rsid w:val="00C300A0"/>
+    <w:rsid w:val="00C33B7D"/>
+    <w:rsid w:val="00C53A4A"/>
+    <w:rsid w:val="00C7650E"/>
+    <w:rsid w:val="00C8182D"/>
+    <w:rsid w:val="00C85814"/>
+    <w:rsid w:val="00C909CF"/>
+    <w:rsid w:val="00CA7BA3"/>
+    <w:rsid w:val="00CB019B"/>
+    <w:rsid w:val="00CE1AE8"/>
+    <w:rsid w:val="00CE2C9A"/>
+    <w:rsid w:val="00CF13A4"/>
+    <w:rsid w:val="00CF270D"/>
     <w:rsid w:val="00CF3AD6"/>
-    <w:rsid w:val="00CF4B33"/>
-[...140 lines deleted...]
-    <w:rsid w:val="00FF771D"/>
+    <w:rsid w:val="00CF6429"/>
+    <w:rsid w:val="00D01D5C"/>
+    <w:rsid w:val="00D213E7"/>
+    <w:rsid w:val="00D31FD5"/>
+    <w:rsid w:val="00D33BB0"/>
+    <w:rsid w:val="00D353F2"/>
+    <w:rsid w:val="00D36F8F"/>
+    <w:rsid w:val="00D41C3F"/>
+    <w:rsid w:val="00D4282E"/>
+    <w:rsid w:val="00D77BD6"/>
+    <w:rsid w:val="00D84CB7"/>
+    <w:rsid w:val="00D84F21"/>
+    <w:rsid w:val="00D90E97"/>
+    <w:rsid w:val="00DA0F56"/>
+    <w:rsid w:val="00DA1535"/>
+    <w:rsid w:val="00DA5836"/>
+    <w:rsid w:val="00DA6283"/>
+    <w:rsid w:val="00DC530D"/>
+    <w:rsid w:val="00DD59C2"/>
+    <w:rsid w:val="00DE088B"/>
+    <w:rsid w:val="00DE1497"/>
+    <w:rsid w:val="00DE6A03"/>
+    <w:rsid w:val="00DF7B1F"/>
+    <w:rsid w:val="00E0511A"/>
+    <w:rsid w:val="00E11614"/>
+    <w:rsid w:val="00E150FB"/>
+    <w:rsid w:val="00E34A8A"/>
+    <w:rsid w:val="00E40744"/>
+    <w:rsid w:val="00E477CE"/>
+    <w:rsid w:val="00E60A70"/>
+    <w:rsid w:val="00E64B79"/>
+    <w:rsid w:val="00E739AC"/>
+    <w:rsid w:val="00E73C5D"/>
+    <w:rsid w:val="00E74DDA"/>
+    <w:rsid w:val="00E77B10"/>
+    <w:rsid w:val="00E801B6"/>
+    <w:rsid w:val="00E835AE"/>
+    <w:rsid w:val="00E870A0"/>
+    <w:rsid w:val="00E97770"/>
+    <w:rsid w:val="00E97D9E"/>
+    <w:rsid w:val="00EA7262"/>
+    <w:rsid w:val="00EA74C4"/>
+    <w:rsid w:val="00EB3EEC"/>
+    <w:rsid w:val="00EC1E61"/>
+    <w:rsid w:val="00EC3840"/>
+    <w:rsid w:val="00ED0E62"/>
+    <w:rsid w:val="00ED7485"/>
+    <w:rsid w:val="00EE1632"/>
+    <w:rsid w:val="00EF25A6"/>
+    <w:rsid w:val="00EF4417"/>
+    <w:rsid w:val="00F15885"/>
+    <w:rsid w:val="00F165ED"/>
+    <w:rsid w:val="00F30541"/>
+    <w:rsid w:val="00F325A9"/>
+    <w:rsid w:val="00F340AE"/>
+    <w:rsid w:val="00F45EB9"/>
+    <w:rsid w:val="00F50E11"/>
+    <w:rsid w:val="00F5160B"/>
+    <w:rsid w:val="00F63538"/>
+    <w:rsid w:val="00F67CDF"/>
+    <w:rsid w:val="00F744C8"/>
+    <w:rsid w:val="00F749EC"/>
+    <w:rsid w:val="00F74B18"/>
+    <w:rsid w:val="00F74D4A"/>
+    <w:rsid w:val="00F810FA"/>
+    <w:rsid w:val="00F82796"/>
+    <w:rsid w:val="00FD2079"/>
+    <w:rsid w:val="00FE0972"/>
+    <w:rsid w:val="00FE6B7C"/>
+    <w:rsid w:val="00FF0C2D"/>
+    <w:rsid w:val="00FF383C"/>
+    <w:rsid w:val="00FF7FEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="393A4DF9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{CF109345-6DDC-4D0E-A081-6F43A30F515C}"/>
+  <w14:docId w14:val="78DE5750"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{1795458D-9CFD-44C3-984C-959BB9FB4954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-        <w:sz w:val="26"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6587,54 +13413,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -6813,1585 +13639,742 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A10DF1"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:locked/>
+    <w:rsid w:val="00DA5836"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnBodoniH" w:eastAsia="SimSun" w:hAnsi=".VnBodoniH"/>
-[...20 lines deleted...]
-    <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...42 lines deleted...]
-      <w:i/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00A10DF1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii=".VnBodoniH" w:eastAsia="SimSun" w:hAnsi=".VnBodoniH" w:cs="Times New Roman"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-    <w:name w:val="Heading 6 Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
+    <w:name w:val="CM1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:line="423" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM2">
+    <w:name w:val="CM2"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM5">
+    <w:name w:val="CM5"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="423"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
+    <w:name w:val="CM3"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:line="423" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00695BFA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00695BFA"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:rsid w:val="00695BFA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:locked/>
+    <w:rsid w:val="00695BFA"/>
     <w:rPr>
-      <w:rFonts w:ascii=".VnTime" w:eastAsia="Times New Roman" w:hAnsi=".VnTime" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar7CharChar">
+    <w:name w:val="Char Char7 Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B614B3"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007856DC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007856DC"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="007856DC"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007856DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="007856DC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007856DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="007856DC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA5836"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext2">
+    <w:name w:val="Body text (2)_"/>
+    <w:link w:val="Bodytext21"/>
+    <w:rsid w:val="00B56BED"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytext21">
+    <w:name w:val="Body text (2)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Bodytext2"/>
+    <w:rsid w:val="00B56BED"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="300" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="List Paragraph (numbered (a)),List Paragraph1,bu,bullet,Bullet List,FooterText,Paragraphe de liste,Use Case List Paragraph,Body Bullet,Bulleted Text,List bullet,List Bullet1,Figure_name,List Paragraph Char Char,d_bodyb,B1,bu1,Number Bulle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:rsid w:val="005C499D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00A10DF1"/>
+    <w:locked/>
+    <w:rsid w:val="00DD59C2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...740 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="263343710">
-[...246 lines deleted...]
-    <w:div w:id="2128160643">
+    <w:div w:id="1850217530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6602B504-5089-44F0-AE21-D63A91749693}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55DAE5A7-0034-433E-9330-36D2D5680842}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4930</Characters>
+  <Pages>9</Pages>
+  <Words>2534</Words>
+  <Characters>14444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Microsoft Word - Quy che DHDCD lan thu nhat.doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5783</CharactersWithSpaces>
+  <CharactersWithSpaces>16945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Microsoft Word - Quy che DHDCD lan thu nhat.doc</dc:title>
+  <dc:creator>thold</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>